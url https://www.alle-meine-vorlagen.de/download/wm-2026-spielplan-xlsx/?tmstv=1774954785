--- v0 (2026-04-01)
+++ v1 (2026-06-02)
@@ -2,58 +2,58 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr codeName="DieseArbeitsmappe" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Website - Alle_meine_Vorlagen.de\Hochgeladen\255 WM 2026 Spielplan\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2B7E8950-6ED9-4AA4-964A-A0413E4E24BD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5BAD577F-DE48-4C90-9FDF-9E9142712E00}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{2F2924B0-BF7E-48B9-8B49-21022518DAA9}"/>
   </bookViews>
   <sheets>
     <sheet name="WM 2026 Spielplan" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'WM 2026 Spielplan'!$A$1:$AW$96</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -401,174 +401,150 @@
   <si>
     <t>Sechszehntelfinale 7</t>
   </si>
   <si>
     <t>17 Uhr</t>
   </si>
   <si>
     <t>18 Uhr</t>
   </si>
   <si>
     <t>19 Uhr</t>
   </si>
   <si>
     <t>20 Uhr</t>
   </si>
   <si>
     <t>Mexico City</t>
   </si>
   <si>
     <t>Südafrika</t>
   </si>
   <si>
     <t>Guadalajara</t>
   </si>
   <si>
-    <t>Play-Off D</t>
-[...1 lines deleted...]
-  <si>
     <t>Atlanta</t>
   </si>
   <si>
-    <t xml:space="preserve">Play-Off D </t>
-[...1 lines deleted...]
-  <si>
     <t>Monterrey</t>
   </si>
   <si>
     <t>Toronto</t>
   </si>
   <si>
     <t>21.00</t>
   </si>
   <si>
-    <t>Play-Off A</t>
-[...1 lines deleted...]
-  <si>
     <t>San Francisco Bay Area</t>
   </si>
   <si>
     <t>Los Angeles</t>
   </si>
   <si>
     <t xml:space="preserve">Schweiz </t>
   </si>
   <si>
     <t>Vancouver</t>
   </si>
   <si>
     <t>Seattle</t>
   </si>
   <si>
     <t>New York/New Jersey</t>
   </si>
   <si>
     <t>Boston</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>Schottland</t>
   </si>
   <si>
     <t>Philadelphia</t>
   </si>
   <si>
     <t>Miami</t>
   </si>
   <si>
     <t>New York / New Jersey</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
-    <t>Play-Off C</t>
-[...1 lines deleted...]
-  <si>
     <t>Houston</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>Elfenbeinküste</t>
   </si>
   <si>
     <t>Kansas City</t>
   </si>
   <si>
     <t>Dallas</t>
   </si>
   <si>
     <t xml:space="preserve">Niederlande </t>
   </si>
   <si>
-    <t>Play-Off B</t>
-[...1 lines deleted...]
-  <si>
     <t>Ägypten</t>
   </si>
   <si>
     <t>IR Iran</t>
   </si>
   <si>
     <t>Neuseeland</t>
   </si>
   <si>
     <t>Kap Verde</t>
   </si>
   <si>
     <t>Saudiarabien</t>
   </si>
   <si>
-    <t xml:space="preserve">Play-Off 2 </t>
-[...1 lines deleted...]
-  <si>
     <t>Norwegen</t>
   </si>
   <si>
     <t xml:space="preserve">Frankreich </t>
   </si>
   <si>
-    <t>Play-Off 2</t>
-[...1 lines deleted...]
-  <si>
     <t>Kansas Citiy</t>
   </si>
   <si>
     <t>Algerien</t>
   </si>
   <si>
     <t>Österreich</t>
   </si>
   <si>
     <t>Jordanien</t>
-  </si>
-[...1 lines deleted...]
-    <t>Play-Off 1</t>
   </si>
   <si>
     <t>Mexiko City</t>
   </si>
   <si>
     <t>Usbekistan</t>
   </si>
   <si>
     <t>Kolumbien</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
     <t xml:space="preserve">Panama </t>
   </si>
   <si>
     <t>1I</t>
   </si>
   <si>
     <t>2I</t>
   </si>
   <si>
     <t>3I</t>
   </si>
@@ -814,51 +790,75 @@
       <t>WM 2026</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="90"/>
         <color rgb="FF002060"/>
         <rFont val="AR CENA"/>
       </rPr>
       <t xml:space="preserve"> Spielplan 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="70"/>
         <color rgb="FF002060"/>
         <rFont val="AR CENA"/>
       </rPr>
       <t>Kanada / Mexiko / USA</t>
     </r>
   </si>
   <si>
     <t>Heute ist der</t>
   </si>
   <si>
-    <t>Version: 1.0 - 25.01.2026</t>
+    <t>Tschechien</t>
+  </si>
+  <si>
+    <t>Bosnien-Herzegow.</t>
+  </si>
+  <si>
+    <t>Türkei</t>
+  </si>
+  <si>
+    <t>Schweden</t>
+  </si>
+  <si>
+    <t>Irak</t>
+  </si>
+  <si>
+    <t>DR Kongo</t>
+  </si>
+  <si>
+    <t>Bosnien-Hg.</t>
+  </si>
+  <si>
+    <t>Scheden</t>
+  </si>
+  <si>
+    <t>Version: 1.1 - 09.04.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-407]ddd/\,\ d/mm/yy"/>
     <numFmt numFmtId="165" formatCode="hh:mm\ &quot;Uhr&quot;"/>
   </numFmts>
   <fonts count="25">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1790,198 +1790,198 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="47" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="16" fontId="4" fillId="10" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="11" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="23" fillId="11" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="10" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="10" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="10" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="8" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...78 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Link" xfId="1" builtinId="8"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="12">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
@@ -2416,135 +2416,135 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alle-meine-vorlagen.de/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alle-meine-vorlagen.de/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alle-meine-vorlagen.de/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alle-meine-vorlagen.de/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alle-meine-vorlagen.de/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.alle-meine-vorlagen.de/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8D502462-605D-4905-B772-08D7515E60E3}">
   <sheetPr codeName="Tabelle1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BB101"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="H16" sqref="H16"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A53" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="F74" sqref="F74"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" zeroHeight="1"/>
   <cols>
     <col min="1" max="1" width="5.7109375" customWidth="1"/>
     <col min="2" max="3" width="11.7109375" customWidth="1"/>
     <col min="4" max="4" width="5.7109375" customWidth="1"/>
     <col min="5" max="6" width="11.7109375" customWidth="1"/>
     <col min="7" max="7" width="5.7109375" customWidth="1"/>
     <col min="8" max="9" width="11.7109375" customWidth="1"/>
     <col min="10" max="10" width="5.7109375" customWidth="1"/>
     <col min="11" max="12" width="11.7109375" customWidth="1"/>
     <col min="13" max="13" width="5.7109375" customWidth="1"/>
     <col min="14" max="15" width="11.7109375" customWidth="1"/>
     <col min="16" max="16" width="5.7109375" customWidth="1"/>
     <col min="17" max="18" width="11.7109375" customWidth="1"/>
     <col min="19" max="19" width="5.7109375" customWidth="1"/>
     <col min="20" max="21" width="11.7109375" customWidth="1"/>
     <col min="22" max="22" width="5.7109375" customWidth="1"/>
     <col min="23" max="24" width="11.7109375" customWidth="1"/>
     <col min="25" max="25" width="5.7109375" customWidth="1"/>
     <col min="26" max="27" width="11.7109375" customWidth="1"/>
     <col min="28" max="28" width="5.7109375" customWidth="1"/>
     <col min="29" max="30" width="11.7109375" customWidth="1"/>
     <col min="31" max="31" width="5.7109375" customWidth="1"/>
     <col min="32" max="33" width="11.7109375" customWidth="1"/>
     <col min="34" max="34" width="5.7109375" customWidth="1"/>
     <col min="35" max="36" width="11.7109375" customWidth="1"/>
     <col min="37" max="37" width="5.7109375" customWidth="1"/>
     <col min="38" max="39" width="11.7109375" customWidth="1"/>
     <col min="40" max="40" width="5.7109375" customWidth="1"/>
     <col min="41" max="42" width="11.7109375" customWidth="1"/>
     <col min="43" max="43" width="5.7109375" customWidth="1"/>
     <col min="44" max="45" width="11.7109375" customWidth="1"/>
     <col min="46" max="46" width="5.7109375" customWidth="1"/>
     <col min="47" max="48" width="11.7109375" customWidth="1"/>
     <col min="49" max="49" width="5.7109375" customWidth="1"/>
     <col min="50" max="51" width="11.7109375" customWidth="1"/>
     <col min="52" max="52" width="5.7109375" customWidth="1"/>
     <col min="53" max="54" width="11.7109375" customWidth="1"/>
     <col min="55" max="63" width="5.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="7:54"/>
     <row r="2" spans="7:54"/>
     <row r="3" spans="7:54" ht="233.25" customHeight="1">
-      <c r="H3" s="79" t="s">
-[...35 lines deleted...]
-      <c r="AP3" s="80"/>
+      <c r="H3" s="117" t="s">
+        <v>217</v>
+      </c>
+      <c r="I3" s="118"/>
+      <c r="J3" s="118"/>
+      <c r="K3" s="118"/>
+      <c r="L3" s="118"/>
+      <c r="M3" s="118"/>
+      <c r="N3" s="118"/>
+      <c r="O3" s="118"/>
+      <c r="P3" s="118"/>
+      <c r="Q3" s="118"/>
+      <c r="R3" s="118"/>
+      <c r="S3" s="118"/>
+      <c r="T3" s="118"/>
+      <c r="U3" s="118"/>
+      <c r="V3" s="118"/>
+      <c r="W3" s="118"/>
+      <c r="X3" s="118"/>
+      <c r="Y3" s="118"/>
+      <c r="Z3" s="118"/>
+      <c r="AA3" s="118"/>
+      <c r="AB3" s="118"/>
+      <c r="AC3" s="118"/>
+      <c r="AD3" s="118"/>
+      <c r="AE3" s="118"/>
+      <c r="AF3" s="118"/>
+      <c r="AG3" s="118"/>
+      <c r="AH3" s="118"/>
+      <c r="AI3" s="118"/>
+      <c r="AJ3" s="118"/>
+      <c r="AK3" s="118"/>
+      <c r="AL3" s="118"/>
+      <c r="AM3" s="118"/>
+      <c r="AN3" s="118"/>
+      <c r="AO3" s="118"/>
+      <c r="AP3" s="118"/>
       <c r="AQ3" s="46"/>
       <c r="AR3" s="46"/>
       <c r="AS3" s="46"/>
       <c r="AT3" s="46"/>
       <c r="AU3" s="46"/>
       <c r="AV3" s="46"/>
       <c r="AW3" s="46"/>
       <c r="AX3" s="46"/>
       <c r="AY3" s="46"/>
       <c r="AZ3" s="46"/>
       <c r="BA3" s="46"/>
       <c r="BB3" s="46"/>
     </row>
     <row r="4" spans="7:54" ht="17.100000000000001" customHeight="1">
       <c r="H4" s="58"/>
       <c r="I4" s="58"/>
       <c r="J4" s="58"/>
       <c r="K4" s="58"/>
       <c r="L4" s="58"/>
       <c r="M4" s="58"/>
       <c r="N4" s="58"/>
       <c r="O4" s="58"/>
       <c r="P4" s="58"/>
       <c r="Q4" s="58"/>
       <c r="R4" s="58"/>
@@ -2579,584 +2579,584 @@
       <c r="AU4" s="46"/>
       <c r="AV4" s="46"/>
       <c r="AW4" s="46"/>
       <c r="AX4" s="46"/>
       <c r="AY4" s="46"/>
       <c r="AZ4" s="46"/>
       <c r="BA4" s="46"/>
       <c r="BB4" s="46"/>
     </row>
     <row r="5" spans="7:54" ht="20.100000000000001" customHeight="1">
       <c r="H5" s="58"/>
       <c r="I5" s="58"/>
       <c r="J5" s="58"/>
       <c r="K5" s="58"/>
       <c r="L5" s="58"/>
       <c r="M5" s="58"/>
       <c r="N5" s="58"/>
       <c r="O5" s="58"/>
       <c r="P5" s="58"/>
       <c r="Q5" s="58"/>
       <c r="R5" s="58"/>
       <c r="S5" s="58"/>
       <c r="T5" s="58"/>
       <c r="U5" s="58"/>
       <c r="V5" s="58"/>
-      <c r="W5" s="120" t="s">
-[...2 lines deleted...]
-      <c r="X5" s="120"/>
+      <c r="W5" s="75" t="s">
+        <v>218</v>
+      </c>
+      <c r="X5" s="75"/>
       <c r="Y5" s="74"/>
-      <c r="Z5" s="121">
+      <c r="Z5" s="76">
         <f ca="1">TODAY()</f>
-        <v>46047</v>
-[...1 lines deleted...]
-      <c r="AA5" s="121"/>
+        <v>46121</v>
+      </c>
+      <c r="AA5" s="76"/>
       <c r="AB5" s="58"/>
       <c r="AC5" s="58"/>
       <c r="AD5" s="58"/>
       <c r="AE5" s="58"/>
       <c r="AF5" s="58"/>
       <c r="AG5" s="58"/>
       <c r="AH5" s="58"/>
       <c r="AI5" s="58"/>
       <c r="AJ5" s="58"/>
       <c r="AK5" s="58"/>
       <c r="AL5" s="58"/>
       <c r="AM5" s="58"/>
       <c r="AN5" s="58"/>
       <c r="AO5" s="58"/>
       <c r="AP5" s="58"/>
       <c r="AQ5" s="46"/>
       <c r="AR5" s="46"/>
       <c r="AS5" s="46"/>
       <c r="AT5" s="46"/>
       <c r="AU5" s="46"/>
       <c r="AV5" s="46"/>
       <c r="AW5" s="46"/>
       <c r="AX5" s="46"/>
       <c r="AY5" s="46"/>
       <c r="AZ5" s="46"/>
       <c r="BA5" s="46"/>
       <c r="BB5" s="46"/>
     </row>
     <row r="6" spans="7:54" ht="17.100000000000001" customHeight="1">
       <c r="H6" s="58"/>
       <c r="I6" s="58"/>
       <c r="J6" s="58"/>
       <c r="K6" s="58"/>
       <c r="L6" s="58"/>
       <c r="M6" s="58"/>
       <c r="N6" s="58"/>
       <c r="O6" s="58"/>
       <c r="P6" s="58"/>
       <c r="Q6" s="58"/>
       <c r="R6" s="58"/>
       <c r="S6" s="58"/>
       <c r="T6" s="58"/>
       <c r="U6" s="58"/>
       <c r="V6" s="58"/>
-      <c r="W6" s="122" t="str">
+      <c r="W6" s="77" t="str">
         <f ca="1">IF(TODAY()&lt;H14,"noch "&amp;H14-TODAY()&amp;" Tage bis zum Start der WM 2026","")</f>
-        <v>noch 137 Tage bis zum Start der WM 2026</v>
-[...4 lines deleted...]
-      <c r="AA6" s="122"/>
+        <v>noch 63 Tage bis zum Start der WM 2026</v>
+      </c>
+      <c r="X6" s="77"/>
+      <c r="Y6" s="77"/>
+      <c r="Z6" s="77"/>
+      <c r="AA6" s="77"/>
       <c r="AB6" s="58"/>
       <c r="AC6" s="58"/>
       <c r="AD6" s="58"/>
       <c r="AE6" s="58"/>
       <c r="AF6" s="58"/>
       <c r="AG6" s="58"/>
       <c r="AH6" s="58"/>
       <c r="AI6" s="58"/>
       <c r="AJ6" s="58"/>
       <c r="AK6" s="58"/>
       <c r="AL6" s="58"/>
       <c r="AM6" s="58"/>
       <c r="AN6" s="58"/>
       <c r="AO6" s="58"/>
       <c r="AP6" s="58"/>
       <c r="AQ6" s="46"/>
       <c r="AR6" s="46"/>
       <c r="AS6" s="46"/>
       <c r="AT6" s="46"/>
       <c r="AU6" s="46"/>
       <c r="AV6" s="46"/>
       <c r="AW6" s="46"/>
       <c r="AX6" s="46"/>
       <c r="AY6" s="46"/>
       <c r="AZ6" s="46"/>
       <c r="BA6" s="46"/>
       <c r="BB6" s="46"/>
     </row>
     <row r="7" spans="7:54" ht="18.95" customHeight="1">
-      <c r="H7" s="78" t="s">
+      <c r="H7" s="119" t="s">
         <v>34</v>
       </c>
-      <c r="I7" s="78"/>
-      <c r="K7" s="78" t="s">
+      <c r="I7" s="119"/>
+      <c r="K7" s="119" t="s">
         <v>78</v>
       </c>
-      <c r="L7" s="78"/>
-      <c r="N7" s="78" t="s">
+      <c r="L7" s="119"/>
+      <c r="N7" s="119" t="s">
         <v>32</v>
       </c>
-      <c r="O7" s="78"/>
-      <c r="Q7" s="78" t="s">
+      <c r="O7" s="119"/>
+      <c r="Q7" s="119" t="s">
         <v>77</v>
       </c>
-      <c r="R7" s="78"/>
-      <c r="T7" s="78" t="s">
+      <c r="R7" s="119"/>
+      <c r="T7" s="119" t="s">
         <v>11</v>
       </c>
-      <c r="U7" s="78"/>
-      <c r="W7" s="78" t="s">
+      <c r="U7" s="119"/>
+      <c r="W7" s="119" t="s">
         <v>76</v>
       </c>
-      <c r="X7" s="78"/>
-      <c r="Z7" s="78" t="s">
+      <c r="X7" s="119"/>
+      <c r="Z7" s="119" t="s">
         <v>36</v>
       </c>
-      <c r="AA7" s="78"/>
-      <c r="AC7" s="78" t="s">
+      <c r="AA7" s="119"/>
+      <c r="AC7" s="119" t="s">
         <v>29</v>
       </c>
-      <c r="AD7" s="78"/>
-      <c r="AF7" s="78" t="s">
+      <c r="AD7" s="119"/>
+      <c r="AF7" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="AG7" s="78"/>
-      <c r="AI7" s="78" t="s">
+      <c r="AG7" s="119"/>
+      <c r="AI7" s="119" t="s">
         <v>10</v>
       </c>
-      <c r="AJ7" s="78"/>
-      <c r="AL7" s="78" t="s">
+      <c r="AJ7" s="119"/>
+      <c r="AL7" s="119" t="s">
         <v>28</v>
       </c>
-      <c r="AM7" s="78"/>
-      <c r="AO7" s="78" t="s">
+      <c r="AM7" s="119"/>
+      <c r="AO7" s="119" t="s">
         <v>38</v>
       </c>
-      <c r="AP7" s="78"/>
+      <c r="AP7" s="119"/>
       <c r="AQ7" s="71"/>
       <c r="AR7" s="71"/>
       <c r="AS7" s="71"/>
       <c r="AT7" s="71"/>
       <c r="AU7" s="71"/>
       <c r="AV7" s="71"/>
       <c r="AW7" s="71"/>
       <c r="AX7" s="71"/>
       <c r="AY7" s="71"/>
       <c r="AZ7" s="71"/>
       <c r="BA7" s="71"/>
       <c r="BB7" s="71"/>
     </row>
     <row r="8" spans="7:54" ht="18.95" customHeight="1">
-      <c r="H8" s="76" t="s">
+      <c r="H8" s="120" t="s">
         <v>97</v>
       </c>
-      <c r="I8" s="76"/>
-[...4 lines deleted...]
-      <c r="N8" s="76" t="s">
+      <c r="I8" s="120"/>
+      <c r="K8" s="120" t="s">
+        <v>220</v>
+      </c>
+      <c r="L8" s="120"/>
+      <c r="N8" s="120" t="s">
         <v>27</v>
       </c>
-      <c r="O8" s="76"/>
-[...8 lines deleted...]
-      <c r="W8" s="76" t="s">
+      <c r="O8" s="120"/>
+      <c r="Q8" s="120" t="s">
+        <v>115</v>
+      </c>
+      <c r="R8" s="120"/>
+      <c r="T8" s="120" t="s">
+        <v>117</v>
+      </c>
+      <c r="U8" s="120"/>
+      <c r="W8" s="120" t="s">
         <v>40</v>
       </c>
-      <c r="X8" s="76"/>
-[...4 lines deleted...]
-      <c r="AC8" s="76" t="s">
+      <c r="X8" s="120"/>
+      <c r="Z8" s="120" t="s">
+        <v>122</v>
+      </c>
+      <c r="AA8" s="120"/>
+      <c r="AC8" s="120" t="s">
+        <v>125</v>
+      </c>
+      <c r="AD8" s="120"/>
+      <c r="AF8" s="120" t="s">
+        <v>39</v>
+      </c>
+      <c r="AG8" s="120"/>
+      <c r="AI8" s="120" t="s">
         <v>130</v>
       </c>
-      <c r="AD8" s="76"/>
-[...12 lines deleted...]
-      <c r="AO8" s="76" t="s">
+      <c r="AJ8" s="120"/>
+      <c r="AL8" s="120" t="s">
+        <v>224</v>
+      </c>
+      <c r="AM8" s="120"/>
+      <c r="AO8" s="120" t="s">
         <v>31</v>
       </c>
-      <c r="AP8" s="76"/>
+      <c r="AP8" s="120"/>
       <c r="AQ8" s="71"/>
       <c r="AR8" s="71"/>
       <c r="AS8" s="71"/>
       <c r="AT8" s="71"/>
       <c r="AU8" s="71"/>
       <c r="AV8" s="71"/>
       <c r="AW8" s="71"/>
       <c r="AX8" s="71"/>
       <c r="AY8" s="71"/>
       <c r="AZ8" s="71"/>
       <c r="BA8" s="71"/>
       <c r="BB8" s="71"/>
     </row>
     <row r="9" spans="7:54" ht="18.95" customHeight="1">
-      <c r="H9" s="76" t="s">
+      <c r="H9" s="120" t="s">
         <v>35</v>
       </c>
-      <c r="I9" s="76"/>
-      <c r="K9" s="76" t="s">
+      <c r="I9" s="120"/>
+      <c r="K9" s="120" t="s">
         <v>74</v>
       </c>
-      <c r="L9" s="76"/>
-[...4 lines deleted...]
-      <c r="Q9" s="76" t="s">
+      <c r="L9" s="120"/>
+      <c r="N9" s="120" t="s">
+        <v>110</v>
+      </c>
+      <c r="O9" s="120"/>
+      <c r="Q9" s="120" t="s">
         <v>82</v>
       </c>
-      <c r="R9" s="76"/>
-[...4 lines deleted...]
-      <c r="W9" s="76" t="s">
+      <c r="R9" s="120"/>
+      <c r="T9" s="120" t="s">
+        <v>118</v>
+      </c>
+      <c r="U9" s="120"/>
+      <c r="W9" s="120" t="s">
+        <v>222</v>
+      </c>
+      <c r="X9" s="120"/>
+      <c r="Z9" s="120" t="s">
+        <v>123</v>
+      </c>
+      <c r="AA9" s="120"/>
+      <c r="AC9" s="120" t="s">
         <v>126</v>
       </c>
-      <c r="X9" s="76"/>
-[...4 lines deleted...]
-      <c r="AC9" s="76" t="s">
+      <c r="AD9" s="120"/>
+      <c r="AF9" s="120" t="s">
+        <v>223</v>
+      </c>
+      <c r="AG9" s="120"/>
+      <c r="AI9" s="120" t="s">
         <v>131</v>
       </c>
-      <c r="AD9" s="76"/>
-[...12 lines deleted...]
-      <c r="AO9" s="76" t="s">
+      <c r="AJ9" s="120"/>
+      <c r="AL9" s="120" t="s">
+        <v>134</v>
+      </c>
+      <c r="AM9" s="120"/>
+      <c r="AO9" s="120" t="s">
         <v>79</v>
       </c>
-      <c r="AP9" s="76"/>
+      <c r="AP9" s="120"/>
       <c r="AQ9" s="71"/>
       <c r="AR9" s="71"/>
       <c r="AS9" s="71"/>
       <c r="AT9" s="71"/>
       <c r="AU9" s="71"/>
       <c r="AV9" s="71"/>
       <c r="AW9" s="71"/>
       <c r="AX9" s="71"/>
       <c r="AY9" s="71"/>
       <c r="AZ9" s="71"/>
       <c r="BA9" s="71"/>
       <c r="BB9" s="71"/>
     </row>
     <row r="10" spans="7:54" ht="18.95" customHeight="1">
-      <c r="H10" s="77" t="s">
-[...3 lines deleted...]
-      <c r="K10" s="77" t="s">
+      <c r="H10" s="121" t="s">
+        <v>219</v>
+      </c>
+      <c r="I10" s="121"/>
+      <c r="K10" s="121" t="s">
         <v>33</v>
       </c>
-      <c r="L10" s="77"/>
-[...8 lines deleted...]
-      <c r="T10" s="77" t="s">
+      <c r="L10" s="121"/>
+      <c r="N10" s="121" t="s">
+        <v>111</v>
+      </c>
+      <c r="O10" s="121"/>
+      <c r="Q10" s="121" t="s">
+        <v>221</v>
+      </c>
+      <c r="R10" s="121"/>
+      <c r="T10" s="121" t="s">
         <v>75</v>
       </c>
-      <c r="U10" s="77"/>
-      <c r="W10" s="77" t="s">
+      <c r="U10" s="121"/>
+      <c r="W10" s="121" t="s">
         <v>37</v>
       </c>
-      <c r="X10" s="77"/>
-[...4 lines deleted...]
-      <c r="AC10" s="77" t="s">
+      <c r="X10" s="121"/>
+      <c r="Z10" s="121" t="s">
+        <v>124</v>
+      </c>
+      <c r="AA10" s="121"/>
+      <c r="AC10" s="121" t="s">
         <v>80</v>
       </c>
-      <c r="AD10" s="77"/>
-[...15 lines deleted...]
-      <c r="AP10" s="77"/>
+      <c r="AD10" s="121"/>
+      <c r="AF10" s="121" t="s">
+        <v>127</v>
+      </c>
+      <c r="AG10" s="121"/>
+      <c r="AI10" s="121" t="s">
+        <v>132</v>
+      </c>
+      <c r="AJ10" s="121"/>
+      <c r="AL10" s="121" t="s">
+        <v>135</v>
+      </c>
+      <c r="AM10" s="121"/>
+      <c r="AO10" s="121" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP10" s="121"/>
       <c r="AQ10" s="71"/>
       <c r="AR10" s="71"/>
       <c r="AS10" s="71"/>
       <c r="AT10" s="71"/>
       <c r="AU10" s="71"/>
       <c r="AV10" s="71"/>
       <c r="AW10" s="71"/>
       <c r="AX10" s="71"/>
       <c r="AY10" s="71"/>
       <c r="AZ10" s="71"/>
       <c r="BA10" s="71"/>
       <c r="BB10" s="71"/>
     </row>
     <row r="11" spans="7:54" ht="17.100000000000001" customHeight="1">
-      <c r="H11" s="75"/>
-[...22 lines deleted...]
-      <c r="AP11" s="75"/>
+      <c r="H11" s="122"/>
+      <c r="I11" s="122"/>
+      <c r="K11" s="122"/>
+      <c r="L11" s="122"/>
+      <c r="N11" s="122"/>
+      <c r="O11" s="122"/>
+      <c r="Q11" s="122"/>
+      <c r="R11" s="122"/>
+      <c r="T11" s="122"/>
+      <c r="U11" s="122"/>
+      <c r="W11" s="122"/>
+      <c r="X11" s="122"/>
+      <c r="Z11" s="122"/>
+      <c r="AA11" s="122"/>
+      <c r="AC11" s="122"/>
+      <c r="AD11" s="122"/>
+      <c r="AF11" s="122"/>
+      <c r="AG11" s="122"/>
+      <c r="AI11" s="122"/>
+      <c r="AJ11" s="122"/>
+      <c r="AL11" s="122"/>
+      <c r="AM11" s="122"/>
+      <c r="AO11" s="122"/>
+      <c r="AP11" s="122"/>
     </row>
     <row r="12" spans="7:54" ht="19.5" customHeight="1" thickBot="1">
-      <c r="H12" s="91" t="s">
+      <c r="H12" s="109" t="s">
         <v>0</v>
       </c>
-      <c r="I12" s="92"/>
+      <c r="I12" s="110"/>
       <c r="J12" s="1"/>
-      <c r="K12" s="91" t="s">
+      <c r="K12" s="109" t="s">
         <v>12</v>
       </c>
-      <c r="L12" s="92"/>
-      <c r="N12" s="91" t="s">
+      <c r="L12" s="110"/>
+      <c r="N12" s="109" t="s">
         <v>13</v>
       </c>
-      <c r="O12" s="92"/>
-      <c r="Q12" s="91" t="s">
+      <c r="O12" s="110"/>
+      <c r="Q12" s="109" t="s">
         <v>14</v>
       </c>
-      <c r="R12" s="92"/>
-      <c r="T12" s="91" t="s">
+      <c r="R12" s="110"/>
+      <c r="T12" s="109" t="s">
         <v>15</v>
       </c>
-      <c r="U12" s="92"/>
-      <c r="W12" s="91" t="s">
+      <c r="U12" s="110"/>
+      <c r="W12" s="109" t="s">
         <v>16</v>
       </c>
-      <c r="X12" s="92"/>
-      <c r="Z12" s="91" t="s">
+      <c r="X12" s="110"/>
+      <c r="Z12" s="109" t="s">
         <v>17</v>
       </c>
-      <c r="AA12" s="92"/>
-      <c r="AC12" s="91" t="s">
+      <c r="AA12" s="110"/>
+      <c r="AC12" s="109" t="s">
         <v>18</v>
       </c>
-      <c r="AD12" s="92"/>
-      <c r="AF12" s="91" t="s">
+      <c r="AD12" s="110"/>
+      <c r="AF12" s="109" t="s">
         <v>83</v>
       </c>
-      <c r="AG12" s="92"/>
-      <c r="AI12" s="91" t="s">
+      <c r="AG12" s="110"/>
+      <c r="AI12" s="109" t="s">
         <v>84</v>
       </c>
-      <c r="AJ12" s="92"/>
-      <c r="AL12" s="91" t="s">
+      <c r="AJ12" s="110"/>
+      <c r="AL12" s="109" t="s">
         <v>85</v>
       </c>
-      <c r="AM12" s="92"/>
-      <c r="AO12" s="91" t="s">
+      <c r="AM12" s="110"/>
+      <c r="AO12" s="109" t="s">
         <v>86</v>
       </c>
-      <c r="AP12" s="92"/>
-[...7 lines deleted...]
-      <c r="BB12" s="83"/>
+      <c r="AP12" s="110"/>
+      <c r="AR12" s="113"/>
+      <c r="AS12" s="113"/>
+      <c r="AU12" s="113"/>
+      <c r="AV12" s="113"/>
+      <c r="AX12" s="113"/>
+      <c r="AY12" s="113"/>
+      <c r="BA12" s="113"/>
+      <c r="BB12" s="113"/>
     </row>
     <row r="13" spans="7:54" ht="17.100000000000001" customHeight="1">
       <c r="G13" s="48">
         <v>1</v>
       </c>
-      <c r="H13" s="93" t="s">
+      <c r="H13" s="86" t="s">
         <v>96</v>
       </c>
-      <c r="I13" s="94"/>
+      <c r="I13" s="87"/>
       <c r="J13" s="49">
         <v>3</v>
       </c>
-      <c r="K13" s="93" t="s">
-[...2 lines deleted...]
-      <c r="L13" s="94"/>
+      <c r="K13" s="86" t="s">
+        <v>101</v>
+      </c>
+      <c r="L13" s="87"/>
       <c r="M13" s="49">
         <v>7</v>
       </c>
-      <c r="N13" s="93" t="s">
-[...2 lines deleted...]
-      <c r="O13" s="94"/>
+      <c r="N13" s="86" t="s">
+        <v>114</v>
+      </c>
+      <c r="O13" s="87"/>
       <c r="P13" s="49">
         <v>4</v>
       </c>
-      <c r="Q13" s="93" t="s">
-[...2 lines deleted...]
-      <c r="R13" s="94"/>
+      <c r="Q13" s="86" t="s">
+        <v>104</v>
+      </c>
+      <c r="R13" s="87"/>
       <c r="S13" s="49">
         <v>10</v>
       </c>
-      <c r="T13" s="93" t="s">
-[...2 lines deleted...]
-      <c r="U13" s="94"/>
+      <c r="T13" s="86" t="s">
+        <v>116</v>
+      </c>
+      <c r="U13" s="87"/>
       <c r="V13" s="49">
         <v>11</v>
       </c>
-      <c r="W13" s="93" t="s">
-[...2 lines deleted...]
-      <c r="X13" s="94"/>
+      <c r="W13" s="86" t="s">
+        <v>120</v>
+      </c>
+      <c r="X13" s="87"/>
       <c r="Y13" s="49">
         <v>16</v>
       </c>
-      <c r="Z13" s="93" t="s">
-[...2 lines deleted...]
-      <c r="AA13" s="94"/>
+      <c r="Z13" s="86" t="s">
+        <v>107</v>
+      </c>
+      <c r="AA13" s="87"/>
       <c r="AB13" s="49">
         <v>14</v>
       </c>
-      <c r="AC13" s="93" t="s">
-[...2 lines deleted...]
-      <c r="AD13" s="94"/>
+      <c r="AC13" s="86" t="s">
+        <v>99</v>
+      </c>
+      <c r="AD13" s="87"/>
       <c r="AE13" s="49">
         <v>17</v>
       </c>
-      <c r="AF13" s="93" t="s">
-[...2 lines deleted...]
-      <c r="AG13" s="94"/>
+      <c r="AF13" s="86" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG13" s="87"/>
       <c r="AH13" s="49">
         <v>19</v>
       </c>
-      <c r="AI13" s="93" t="s">
-[...2 lines deleted...]
-      <c r="AJ13" s="94"/>
+      <c r="AI13" s="86" t="s">
+        <v>129</v>
+      </c>
+      <c r="AJ13" s="87"/>
       <c r="AK13" s="49">
         <v>23</v>
       </c>
-      <c r="AL13" s="93" t="s">
-[...2 lines deleted...]
-      <c r="AM13" s="94"/>
+      <c r="AL13" s="86" t="s">
+        <v>116</v>
+      </c>
+      <c r="AM13" s="87"/>
       <c r="AN13" s="49">
         <v>22</v>
       </c>
-      <c r="AO13" s="93" t="s">
-[...2 lines deleted...]
-      <c r="AP13" s="94"/>
+      <c r="AO13" s="86" t="s">
+        <v>120</v>
+      </c>
+      <c r="AP13" s="87"/>
       <c r="AQ13" s="49"/>
-      <c r="AR13" s="82"/>
-      <c r="AS13" s="82"/>
+      <c r="AR13" s="114"/>
+      <c r="AS13" s="114"/>
       <c r="AT13" s="49"/>
-      <c r="AU13" s="82"/>
-      <c r="AV13" s="82"/>
+      <c r="AU13" s="114"/>
+      <c r="AV13" s="114"/>
       <c r="AW13" s="49"/>
-      <c r="AX13" s="82"/>
-      <c r="AY13" s="82"/>
+      <c r="AX13" s="114"/>
+      <c r="AY13" s="114"/>
       <c r="AZ13" s="49"/>
-      <c r="BA13" s="82"/>
-      <c r="BB13" s="82"/>
+      <c r="BA13" s="114"/>
+      <c r="BB13" s="114"/>
     </row>
     <row r="14" spans="7:54" ht="17.100000000000001" customHeight="1">
       <c r="H14" s="32">
         <v>46184</v>
       </c>
       <c r="I14" s="33">
         <v>0.875</v>
       </c>
       <c r="J14" s="49"/>
       <c r="K14" s="32">
         <v>46185</v>
       </c>
       <c r="L14" s="33" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="M14" s="49"/>
       <c r="N14" s="32">
         <v>46187</v>
       </c>
       <c r="O14" s="33">
         <v>0</v>
       </c>
       <c r="P14" s="49"/>
       <c r="Q14" s="32">
         <v>46186</v>
       </c>
       <c r="R14" s="33">
         <v>0.125</v>
       </c>
       <c r="S14" s="49"/>
       <c r="T14" s="32">
         <v>46187</v>
       </c>
       <c r="U14" s="33">
         <v>0.79166666666666663</v>
       </c>
       <c r="V14" s="49"/>
       <c r="W14" s="32">
         <v>46187</v>
@@ -3210,114 +3210,114 @@
       <c r="AR14" s="56"/>
       <c r="AS14" s="57"/>
       <c r="AT14" s="49"/>
       <c r="AU14" s="56"/>
       <c r="AV14" s="57"/>
       <c r="AW14" s="49"/>
       <c r="AX14" s="56"/>
       <c r="AY14" s="57"/>
       <c r="AZ14" s="49"/>
       <c r="BA14" s="56"/>
       <c r="BB14" s="57"/>
     </row>
     <row r="15" spans="7:54" ht="17.100000000000001" customHeight="1">
       <c r="G15" s="48"/>
       <c r="H15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>97</v>
       </c>
       <c r="J15" s="49"/>
       <c r="K15" s="2" t="s">
         <v>78</v>
       </c>
       <c r="L15" s="3" t="s">
-        <v>105</v>
+        <v>225</v>
       </c>
       <c r="M15" s="49"/>
       <c r="N15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>27</v>
       </c>
       <c r="P15" s="49"/>
       <c r="Q15" s="2" t="s">
         <v>77</v>
       </c>
       <c r="R15" s="3" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="S15" s="49"/>
       <c r="T15" s="2" t="s">
         <v>11</v>
       </c>
       <c r="U15" s="3" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="V15" s="49"/>
       <c r="W15" s="2" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="X15" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y15" s="49"/>
       <c r="Z15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AA15" s="3" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="AB15" s="49"/>
       <c r="AC15" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AD15" s="3" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="AE15" s="49"/>
       <c r="AF15" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AG15" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AH15" s="49"/>
       <c r="AI15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="AJ15" s="3" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="AK15" s="49"/>
       <c r="AL15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AM15" s="3" t="s">
-        <v>140</v>
+        <v>224</v>
       </c>
       <c r="AN15" s="49"/>
       <c r="AO15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AP15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="AQ15" s="49"/>
       <c r="AR15" s="34"/>
       <c r="AS15" s="34"/>
       <c r="AT15" s="49"/>
       <c r="AU15" s="34"/>
       <c r="AV15" s="34"/>
       <c r="AW15" s="49"/>
       <c r="AX15" s="34"/>
       <c r="AY15" s="34"/>
       <c r="AZ15" s="49"/>
       <c r="BA15" s="34"/>
       <c r="BB15" s="34"/>
     </row>
     <row r="16" spans="7:54" ht="17.100000000000001" customHeight="1" thickBot="1">
       <c r="G16" s="48"/>
       <c r="H16" s="20"/>
       <c r="I16" s="21"/>
@@ -3399,143 +3399,143 @@
       <c r="AI17" s="53"/>
       <c r="AJ17" s="53"/>
       <c r="AK17" s="49"/>
       <c r="AL17" s="53"/>
       <c r="AM17" s="53"/>
       <c r="AN17" s="49"/>
       <c r="AO17" s="53"/>
       <c r="AP17" s="53"/>
       <c r="AQ17" s="49"/>
       <c r="AR17" s="53"/>
       <c r="AS17" s="53"/>
       <c r="AT17" s="49"/>
       <c r="AU17" s="53"/>
       <c r="AV17" s="53"/>
       <c r="AW17" s="49"/>
       <c r="AX17" s="53"/>
       <c r="AY17" s="53"/>
       <c r="AZ17" s="49"/>
       <c r="BA17" s="53"/>
       <c r="BB17" s="53"/>
     </row>
     <row r="18" spans="7:54" ht="17.100000000000001" customHeight="1">
       <c r="G18" s="48">
         <v>2</v>
       </c>
-      <c r="H18" s="93" t="s">
+      <c r="H18" s="86" t="s">
         <v>98</v>
       </c>
-      <c r="I18" s="94"/>
+      <c r="I18" s="87"/>
       <c r="J18" s="49">
         <v>8</v>
       </c>
-      <c r="K18" s="93" t="s">
-[...2 lines deleted...]
-      <c r="L18" s="94"/>
+      <c r="K18" s="86" t="s">
+        <v>103</v>
+      </c>
+      <c r="L18" s="87"/>
       <c r="M18" s="49">
         <v>5</v>
       </c>
-      <c r="N18" s="93" t="s">
-[...2 lines deleted...]
-      <c r="O18" s="94"/>
+      <c r="N18" s="86" t="s">
+        <v>109</v>
+      </c>
+      <c r="O18" s="87"/>
       <c r="P18" s="49">
         <v>6</v>
       </c>
-      <c r="Q18" s="93" t="s">
-[...2 lines deleted...]
-      <c r="R18" s="94"/>
+      <c r="Q18" s="86" t="s">
+        <v>106</v>
+      </c>
+      <c r="R18" s="87"/>
       <c r="S18" s="49">
         <v>9</v>
       </c>
-      <c r="T18" s="93" t="s">
-[...2 lines deleted...]
-      <c r="U18" s="94"/>
+      <c r="T18" s="86" t="s">
+        <v>112</v>
+      </c>
+      <c r="U18" s="87"/>
       <c r="V18" s="49">
         <v>12</v>
       </c>
-      <c r="W18" s="93" t="s">
-[...2 lines deleted...]
-      <c r="X18" s="94"/>
+      <c r="W18" s="86" t="s">
+        <v>100</v>
+      </c>
+      <c r="X18" s="87"/>
       <c r="Y18" s="49">
         <v>15</v>
       </c>
-      <c r="Z18" s="93" t="s">
-[...2 lines deleted...]
-      <c r="AA18" s="94"/>
+      <c r="Z18" s="86" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA18" s="87"/>
       <c r="AB18" s="49">
         <v>13</v>
       </c>
-      <c r="AC18" s="93" t="s">
-[...2 lines deleted...]
-      <c r="AD18" s="94"/>
+      <c r="AC18" s="86" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD18" s="87"/>
       <c r="AE18" s="49">
         <v>18</v>
       </c>
-      <c r="AF18" s="93" t="s">
-[...2 lines deleted...]
-      <c r="AG18" s="94"/>
+      <c r="AF18" s="86" t="s">
+        <v>109</v>
+      </c>
+      <c r="AG18" s="87"/>
       <c r="AH18" s="49">
         <v>20</v>
       </c>
-      <c r="AI18" s="93" t="s">
-[...2 lines deleted...]
-      <c r="AJ18" s="94"/>
+      <c r="AI18" s="86" t="s">
+        <v>103</v>
+      </c>
+      <c r="AJ18" s="87"/>
       <c r="AK18" s="49">
         <v>24</v>
       </c>
-      <c r="AL18" s="93" t="s">
-[...2 lines deleted...]
-      <c r="AM18" s="94"/>
+      <c r="AL18" s="86" t="s">
+        <v>133</v>
+      </c>
+      <c r="AM18" s="87"/>
       <c r="AN18" s="49">
         <v>21</v>
       </c>
-      <c r="AO18" s="93" t="s">
-[...2 lines deleted...]
-      <c r="AP18" s="94"/>
+      <c r="AO18" s="86" t="s">
+        <v>101</v>
+      </c>
+      <c r="AP18" s="87"/>
       <c r="AQ18" s="49"/>
-      <c r="AR18" s="82"/>
-      <c r="AS18" s="82"/>
+      <c r="AR18" s="114"/>
+      <c r="AS18" s="114"/>
       <c r="AT18" s="49"/>
-      <c r="AU18" s="82"/>
-      <c r="AV18" s="82"/>
+      <c r="AU18" s="114"/>
+      <c r="AV18" s="114"/>
       <c r="AW18" s="49"/>
-      <c r="AX18" s="82"/>
-      <c r="AY18" s="82"/>
+      <c r="AX18" s="114"/>
+      <c r="AY18" s="114"/>
       <c r="AZ18" s="49"/>
-      <c r="BA18" s="82"/>
-      <c r="BB18" s="82"/>
+      <c r="BA18" s="114"/>
+      <c r="BB18" s="114"/>
     </row>
     <row r="19" spans="7:54" ht="17.100000000000001" customHeight="1">
       <c r="G19" s="48"/>
       <c r="H19" s="32">
         <v>46185</v>
       </c>
       <c r="I19" s="33">
         <v>0.16666666666666666</v>
       </c>
       <c r="J19" s="49"/>
       <c r="K19" s="32">
         <v>46186</v>
       </c>
       <c r="L19" s="33">
         <v>0.875</v>
       </c>
       <c r="M19" s="49"/>
       <c r="N19" s="32">
         <v>46187</v>
       </c>
       <c r="O19" s="33">
         <v>0.125</v>
       </c>
       <c r="P19" s="49"/>
       <c r="Q19" s="32">
@@ -3597,128 +3597,128 @@
       <c r="AO19" s="32">
         <v>46191</v>
       </c>
       <c r="AP19" s="33">
         <v>4.1666666666666664E-2</v>
       </c>
       <c r="AQ19" s="49"/>
       <c r="AR19" s="56"/>
       <c r="AS19" s="57"/>
       <c r="AT19" s="49"/>
       <c r="AU19" s="56"/>
       <c r="AV19" s="57"/>
       <c r="AW19" s="49"/>
       <c r="AX19" s="56"/>
       <c r="AY19" s="57"/>
       <c r="AZ19" s="49"/>
       <c r="BA19" s="56"/>
       <c r="BB19" s="57"/>
     </row>
     <row r="20" spans="7:54" ht="17.100000000000001" customHeight="1">
       <c r="G20" s="48"/>
       <c r="H20" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I20" s="3" t="s">
-        <v>99</v>
+        <v>219</v>
       </c>
       <c r="J20" s="49"/>
       <c r="K20" s="2" t="s">
         <v>74</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="M20" s="49"/>
       <c r="N20" s="2" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="O20" s="3" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="P20" s="49"/>
       <c r="Q20" s="2" t="s">
         <v>82</v>
       </c>
       <c r="R20" s="3" t="s">
-        <v>119</v>
+        <v>221</v>
       </c>
       <c r="S20" s="49"/>
       <c r="T20" s="2" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="U20" s="3" t="s">
         <v>75</v>
       </c>
       <c r="V20" s="49"/>
       <c r="W20" s="2" t="s">
-        <v>126</v>
+        <v>222</v>
       </c>
       <c r="X20" s="3" t="s">
         <v>37</v>
       </c>
       <c r="Y20" s="49"/>
       <c r="Z20" s="2" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="AA20" s="3" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="AB20" s="49"/>
       <c r="AC20" s="2" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="AD20" s="3" t="s">
         <v>80</v>
       </c>
       <c r="AE20" s="49"/>
       <c r="AF20" s="2" t="s">
-        <v>132</v>
+        <v>223</v>
       </c>
       <c r="AG20" s="3" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="AH20" s="49"/>
       <c r="AI20" s="2" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="AJ20" s="3" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="AK20" s="49"/>
       <c r="AL20" s="2" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="AM20" s="3" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="AN20" s="49"/>
       <c r="AO20" s="2" t="s">
         <v>79</v>
       </c>
       <c r="AP20" s="3" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="AQ20" s="49"/>
       <c r="AR20" s="34"/>
       <c r="AS20" s="34"/>
       <c r="AT20" s="49"/>
       <c r="AU20" s="34"/>
       <c r="AV20" s="34"/>
       <c r="AW20" s="49"/>
       <c r="AX20" s="34"/>
       <c r="AY20" s="34"/>
       <c r="AZ20" s="49"/>
       <c r="BA20" s="34"/>
       <c r="BB20" s="34"/>
     </row>
     <row r="21" spans="7:54" ht="17.100000000000001" customHeight="1" thickBot="1">
       <c r="G21" s="48"/>
       <c r="H21" s="20"/>
       <c r="I21" s="21"/>
       <c r="J21" s="49"/>
       <c r="K21" s="20"/>
       <c r="L21" s="21"/>
       <c r="M21" s="49"/>
       <c r="N21" s="20"/>
       <c r="O21" s="21"/>
       <c r="P21" s="49"/>
@@ -3793,143 +3793,143 @@
       <c r="AI22" s="53"/>
       <c r="AJ22" s="53"/>
       <c r="AK22" s="49"/>
       <c r="AL22" s="53"/>
       <c r="AM22" s="53"/>
       <c r="AN22" s="49"/>
       <c r="AO22" s="53"/>
       <c r="AP22" s="53"/>
       <c r="AQ22" s="49"/>
       <c r="AR22" s="53"/>
       <c r="AS22" s="53"/>
       <c r="AT22" s="49"/>
       <c r="AU22" s="53"/>
       <c r="AV22" s="53"/>
       <c r="AW22" s="49"/>
       <c r="AX22" s="53"/>
       <c r="AY22" s="53"/>
       <c r="AZ22" s="49"/>
       <c r="BA22" s="53"/>
       <c r="BB22" s="53"/>
     </row>
     <row r="23" spans="7:54" ht="17.100000000000001" customHeight="1">
       <c r="G23" s="48">
         <v>25</v>
       </c>
-      <c r="H23" s="93" t="s">
-[...2 lines deleted...]
-      <c r="I23" s="94"/>
+      <c r="H23" s="86" t="s">
+        <v>99</v>
+      </c>
+      <c r="I23" s="87"/>
       <c r="J23" s="49">
         <v>26</v>
       </c>
-      <c r="K23" s="93" t="s">
-[...2 lines deleted...]
-      <c r="L23" s="94"/>
+      <c r="K23" s="86" t="s">
+        <v>104</v>
+      </c>
+      <c r="L23" s="87"/>
       <c r="M23" s="49">
         <v>30</v>
       </c>
-      <c r="N23" s="93" t="s">
-[...2 lines deleted...]
-      <c r="O23" s="94"/>
+      <c r="N23" s="86" t="s">
+        <v>109</v>
+      </c>
+      <c r="O23" s="87"/>
       <c r="P23" s="49">
         <v>32</v>
       </c>
-      <c r="Q23" s="93" t="s">
-[...2 lines deleted...]
-      <c r="R23" s="94"/>
+      <c r="Q23" s="86" t="s">
+        <v>107</v>
+      </c>
+      <c r="R23" s="87"/>
       <c r="S23" s="49">
         <v>33</v>
       </c>
-      <c r="T23" s="93" t="s">
-[...2 lines deleted...]
-      <c r="U23" s="94"/>
+      <c r="T23" s="86" t="s">
+        <v>101</v>
+      </c>
+      <c r="U23" s="87"/>
       <c r="V23" s="49">
         <v>35</v>
       </c>
-      <c r="W23" s="93" t="s">
-[...2 lines deleted...]
-      <c r="X23" s="94"/>
+      <c r="W23" s="86" t="s">
+        <v>116</v>
+      </c>
+      <c r="X23" s="87"/>
       <c r="Y23" s="49">
         <v>39</v>
       </c>
-      <c r="Z23" s="93" t="s">
-[...2 lines deleted...]
-      <c r="AA23" s="94"/>
+      <c r="Z23" s="86" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA23" s="87"/>
       <c r="AB23" s="49">
         <v>38</v>
       </c>
-      <c r="AC23" s="93" t="s">
-[...2 lines deleted...]
-      <c r="AD23" s="94"/>
+      <c r="AC23" s="86" t="s">
+        <v>99</v>
+      </c>
+      <c r="AD23" s="87"/>
       <c r="AE23" s="49">
         <v>42</v>
       </c>
-      <c r="AF23" s="93" t="s">
-[...2 lines deleted...]
-      <c r="AG23" s="94"/>
+      <c r="AF23" s="86" t="s">
+        <v>112</v>
+      </c>
+      <c r="AG23" s="87"/>
       <c r="AH23" s="49">
         <v>43</v>
       </c>
-      <c r="AI23" s="93" t="s">
-[...2 lines deleted...]
-      <c r="AJ23" s="94"/>
+      <c r="AI23" s="86" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ23" s="87"/>
       <c r="AK23" s="49">
         <v>47</v>
       </c>
-      <c r="AL23" s="93" t="s">
-[...2 lines deleted...]
-      <c r="AM23" s="94"/>
+      <c r="AL23" s="86" t="s">
+        <v>116</v>
+      </c>
+      <c r="AM23" s="87"/>
       <c r="AN23" s="49">
         <v>45</v>
       </c>
-      <c r="AO23" s="93" t="s">
-[...2 lines deleted...]
-      <c r="AP23" s="94"/>
+      <c r="AO23" s="86" t="s">
+        <v>109</v>
+      </c>
+      <c r="AP23" s="87"/>
       <c r="AQ23" s="49"/>
-      <c r="AR23" s="82"/>
-      <c r="AS23" s="82"/>
+      <c r="AR23" s="114"/>
+      <c r="AS23" s="114"/>
       <c r="AT23" s="49"/>
-      <c r="AU23" s="82"/>
-      <c r="AV23" s="82"/>
+      <c r="AU23" s="114"/>
+      <c r="AV23" s="114"/>
       <c r="AW23" s="49"/>
-      <c r="AX23" s="82"/>
-      <c r="AY23" s="82"/>
+      <c r="AX23" s="114"/>
+      <c r="AY23" s="114"/>
       <c r="AZ23" s="49"/>
-      <c r="BA23" s="82"/>
-      <c r="BB23" s="82"/>
+      <c r="BA23" s="114"/>
+      <c r="BB23" s="114"/>
     </row>
     <row r="24" spans="7:54" ht="17.100000000000001" customHeight="1">
       <c r="G24" s="48"/>
       <c r="H24" s="32">
         <v>46191</v>
       </c>
       <c r="I24" s="33">
         <v>0.75</v>
       </c>
       <c r="J24" s="49"/>
       <c r="K24" s="32">
         <v>46191</v>
       </c>
       <c r="L24" s="33">
         <v>0.875</v>
       </c>
       <c r="M24" s="49"/>
       <c r="N24" s="32">
         <v>46193</v>
       </c>
       <c r="O24" s="33">
         <v>0</v>
       </c>
       <c r="P24" s="49"/>
       <c r="Q24" s="32">
@@ -3988,124 +3988,124 @@
         <v>0.79166666666666663</v>
       </c>
       <c r="AN24" s="49"/>
       <c r="AO24" s="32">
         <v>46196</v>
       </c>
       <c r="AP24" s="33">
         <v>0.91666666666666663</v>
       </c>
       <c r="AQ24" s="49"/>
       <c r="AR24" s="56"/>
       <c r="AS24" s="57"/>
       <c r="AT24" s="49"/>
       <c r="AU24" s="56"/>
       <c r="AV24" s="57"/>
       <c r="AW24" s="49"/>
       <c r="AX24" s="56"/>
       <c r="AY24" s="57"/>
       <c r="AZ24" s="49"/>
       <c r="BA24" s="56"/>
       <c r="BB24" s="57"/>
     </row>
     <row r="25" spans="7:54" ht="17.100000000000001" customHeight="1">
       <c r="G25" s="48"/>
       <c r="H25" s="2" t="s">
-        <v>101</v>
+        <v>219</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>97</v>
       </c>
       <c r="J25" s="49"/>
       <c r="K25" s="2" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="L25" s="3" t="s">
-        <v>105</v>
+        <v>225</v>
       </c>
       <c r="M25" s="49"/>
       <c r="N25" s="2" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="O25" s="3" t="s">
         <v>27</v>
       </c>
       <c r="P25" s="49"/>
       <c r="Q25" s="2" t="s">
         <v>77</v>
       </c>
       <c r="R25" s="3" t="s">
         <v>82</v>
       </c>
       <c r="S25" s="49"/>
       <c r="T25" s="2" t="s">
         <v>11</v>
       </c>
       <c r="U25" s="3" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="V25" s="49"/>
       <c r="W25" s="2" t="s">
         <v>76</v>
       </c>
       <c r="X25" s="3" t="s">
-        <v>126</v>
+        <v>222</v>
       </c>
       <c r="Y25" s="49"/>
       <c r="Z25" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AA25" s="3" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="AB25" s="49"/>
       <c r="AC25" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AD25" s="3" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="AE25" s="49"/>
       <c r="AF25" s="2" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="AG25" s="3" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="AH25" s="49"/>
       <c r="AI25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="AJ25" s="3" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="AK25" s="49"/>
       <c r="AL25" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AM25" s="3" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="AN25" s="49"/>
       <c r="AO25" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AP25" s="3" t="s">
         <v>79</v>
       </c>
       <c r="AQ25" s="49"/>
       <c r="AR25" s="34"/>
       <c r="AS25" s="34"/>
       <c r="AT25" s="49"/>
       <c r="AU25" s="34"/>
       <c r="AV25" s="34"/>
       <c r="AW25" s="49"/>
       <c r="AX25" s="34"/>
       <c r="AY25" s="34"/>
       <c r="AZ25" s="49"/>
       <c r="BA25" s="34"/>
       <c r="BB25" s="34"/>
     </row>
     <row r="26" spans="7:54" ht="17.100000000000001" customHeight="1" thickBot="1">
       <c r="G26" s="48"/>
       <c r="H26" s="20"/>
       <c r="I26" s="21"/>
@@ -4187,143 +4187,143 @@
       <c r="AI27" s="53"/>
       <c r="AJ27" s="53"/>
       <c r="AK27" s="49"/>
       <c r="AL27" s="53"/>
       <c r="AM27" s="53"/>
       <c r="AN27" s="49"/>
       <c r="AO27" s="53"/>
       <c r="AP27" s="53"/>
       <c r="AQ27" s="49"/>
       <c r="AR27" s="53"/>
       <c r="AS27" s="53"/>
       <c r="AT27" s="49"/>
       <c r="AU27" s="53"/>
       <c r="AV27" s="53"/>
       <c r="AW27" s="49"/>
       <c r="AX27" s="53"/>
       <c r="AY27" s="53"/>
       <c r="AZ27" s="49"/>
       <c r="BA27" s="53"/>
       <c r="BB27" s="53"/>
     </row>
     <row r="28" spans="7:54" ht="17.100000000000001" customHeight="1">
       <c r="G28" s="48">
         <v>28</v>
       </c>
-      <c r="H28" s="93" t="s">
+      <c r="H28" s="86" t="s">
         <v>98</v>
       </c>
-      <c r="I28" s="94"/>
+      <c r="I28" s="87"/>
       <c r="J28" s="49">
         <v>27</v>
       </c>
-      <c r="K28" s="93" t="s">
-[...2 lines deleted...]
-      <c r="L28" s="94"/>
+      <c r="K28" s="86" t="s">
+        <v>106</v>
+      </c>
+      <c r="L28" s="87"/>
       <c r="M28" s="49">
         <v>29</v>
       </c>
-      <c r="N28" s="93" t="s">
-[...2 lines deleted...]
-      <c r="O28" s="94"/>
+      <c r="N28" s="86" t="s">
+        <v>112</v>
+      </c>
+      <c r="O28" s="87"/>
       <c r="P28" s="49">
         <v>31</v>
       </c>
-      <c r="Q28" s="93" t="s">
-[...2 lines deleted...]
-      <c r="R28" s="94"/>
+      <c r="Q28" s="86" t="s">
+        <v>103</v>
+      </c>
+      <c r="R28" s="87"/>
       <c r="S28" s="49">
         <v>34</v>
       </c>
-      <c r="T28" s="93" t="s">
-[...2 lines deleted...]
-      <c r="U28" s="94"/>
+      <c r="T28" s="86" t="s">
+        <v>119</v>
+      </c>
+      <c r="U28" s="87"/>
       <c r="V28" s="49">
         <v>36</v>
       </c>
-      <c r="W28" s="93" t="s">
-[...2 lines deleted...]
-      <c r="X28" s="94"/>
+      <c r="W28" s="86" t="s">
+        <v>100</v>
+      </c>
+      <c r="X28" s="87"/>
       <c r="Y28" s="49">
         <v>40</v>
       </c>
-      <c r="Z28" s="93" t="s">
-[...2 lines deleted...]
-      <c r="AA28" s="94"/>
+      <c r="Z28" s="86" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA28" s="87"/>
       <c r="AB28" s="49">
         <v>37</v>
       </c>
-      <c r="AC28" s="93" t="s">
-[...2 lines deleted...]
-      <c r="AD28" s="94"/>
+      <c r="AC28" s="86" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD28" s="87"/>
       <c r="AE28" s="49">
         <v>41</v>
       </c>
-      <c r="AF28" s="93" t="s">
-[...2 lines deleted...]
-      <c r="AG28" s="94"/>
+      <c r="AF28" s="86" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG28" s="87"/>
       <c r="AH28" s="49">
         <v>44</v>
       </c>
-      <c r="AI28" s="93" t="s">
-[...2 lines deleted...]
-      <c r="AJ28" s="94"/>
+      <c r="AI28" s="86" t="s">
+        <v>103</v>
+      </c>
+      <c r="AJ28" s="87"/>
       <c r="AK28" s="49">
         <v>48</v>
       </c>
-      <c r="AL28" s="93" t="s">
+      <c r="AL28" s="86" t="s">
         <v>98</v>
       </c>
-      <c r="AM28" s="94"/>
+      <c r="AM28" s="87"/>
       <c r="AN28" s="49">
         <v>46</v>
       </c>
-      <c r="AO28" s="93" t="s">
-[...2 lines deleted...]
-      <c r="AP28" s="94"/>
+      <c r="AO28" s="86" t="s">
+        <v>101</v>
+      </c>
+      <c r="AP28" s="87"/>
       <c r="AQ28" s="49"/>
-      <c r="AR28" s="82"/>
-      <c r="AS28" s="82"/>
+      <c r="AR28" s="114"/>
+      <c r="AS28" s="114"/>
       <c r="AT28" s="49"/>
-      <c r="AU28" s="82"/>
-      <c r="AV28" s="82"/>
+      <c r="AU28" s="114"/>
+      <c r="AV28" s="114"/>
       <c r="AW28" s="49"/>
-      <c r="AX28" s="82"/>
-      <c r="AY28" s="82"/>
+      <c r="AX28" s="114"/>
+      <c r="AY28" s="114"/>
       <c r="AZ28" s="49"/>
-      <c r="BA28" s="82"/>
-      <c r="BB28" s="82"/>
+      <c r="BA28" s="114"/>
+      <c r="BB28" s="114"/>
     </row>
     <row r="29" spans="7:54" ht="17.100000000000001" customHeight="1">
       <c r="G29" s="48"/>
       <c r="H29" s="32">
         <v>46192</v>
       </c>
       <c r="I29" s="33">
         <v>0.125</v>
       </c>
       <c r="J29" s="49"/>
       <c r="K29" s="32">
         <v>46192</v>
       </c>
       <c r="L29" s="33">
         <v>0</v>
       </c>
       <c r="M29" s="49"/>
       <c r="N29" s="32">
         <v>46193</v>
       </c>
       <c r="O29" s="33">
         <v>0.125</v>
       </c>
       <c r="P29" s="49"/>
       <c r="Q29" s="32">
@@ -4399,111 +4399,111 @@
       <c r="AY29" s="57"/>
       <c r="AZ29" s="49"/>
       <c r="BA29" s="56"/>
       <c r="BB29" s="57"/>
     </row>
     <row r="30" spans="7:54" ht="17.100000000000001" customHeight="1">
       <c r="G30" s="48"/>
       <c r="H30" s="2" t="s">
         <v>34</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>35</v>
       </c>
       <c r="J30" s="49"/>
       <c r="K30" s="2" t="s">
         <v>78</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>74</v>
       </c>
       <c r="M30" s="49"/>
       <c r="N30" s="2" t="s">
         <v>32</v>
       </c>
       <c r="O30" s="3" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="P30" s="49"/>
       <c r="Q30" s="2" t="s">
-        <v>119</v>
+        <v>221</v>
       </c>
       <c r="R30" s="3" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="S30" s="49"/>
       <c r="T30" s="2" t="s">
         <v>75</v>
       </c>
       <c r="U30" s="3" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="V30" s="49"/>
       <c r="W30" s="2" t="s">
         <v>37</v>
       </c>
       <c r="X30" s="3" t="s">
         <v>40</v>
       </c>
       <c r="Y30" s="49"/>
       <c r="Z30" s="2" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="AA30" s="3" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="AB30" s="49"/>
       <c r="AC30" s="2" t="s">
         <v>80</v>
       </c>
       <c r="AD30" s="3" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="AE30" s="49"/>
       <c r="AF30" s="2" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="AG30" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AH30" s="49"/>
       <c r="AI30" s="2" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="AJ30" s="3" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="AK30" s="49"/>
       <c r="AL30" s="2" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="AM30" s="3" t="s">
-        <v>140</v>
+        <v>224</v>
       </c>
       <c r="AN30" s="49"/>
       <c r="AO30" s="2" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="AP30" s="3" t="s">
         <v>31</v>
       </c>
       <c r="AQ30" s="49"/>
       <c r="AR30" s="34"/>
       <c r="AS30" s="34"/>
       <c r="AT30" s="49"/>
       <c r="AU30" s="34"/>
       <c r="AV30" s="34"/>
       <c r="AW30" s="49"/>
       <c r="AX30" s="34"/>
       <c r="AY30" s="34"/>
       <c r="AZ30" s="49"/>
       <c r="BA30" s="34"/>
       <c r="BB30" s="34"/>
     </row>
     <row r="31" spans="7:54" ht="17.100000000000001" customHeight="1" thickBot="1">
       <c r="G31" s="48"/>
       <c r="H31" s="20"/>
       <c r="I31" s="21"/>
       <c r="J31" s="49"/>
       <c r="K31" s="20"/>
       <c r="L31" s="21"/>
       <c r="M31" s="49"/>
@@ -4581,143 +4581,143 @@
       <c r="AI32" s="53"/>
       <c r="AJ32" s="53"/>
       <c r="AK32" s="49"/>
       <c r="AL32" s="53"/>
       <c r="AM32" s="53"/>
       <c r="AN32" s="49"/>
       <c r="AO32" s="53"/>
       <c r="AP32" s="53"/>
       <c r="AQ32" s="49"/>
       <c r="AR32" s="53"/>
       <c r="AS32" s="53"/>
       <c r="AT32" s="49"/>
       <c r="AU32" s="53"/>
       <c r="AV32" s="53"/>
       <c r="AW32" s="49"/>
       <c r="AX32" s="53"/>
       <c r="AY32" s="53"/>
       <c r="AZ32" s="49"/>
       <c r="BA32" s="53"/>
       <c r="BB32" s="53"/>
     </row>
     <row r="33" spans="7:54" ht="17.100000000000001" customHeight="1">
       <c r="G33" s="48">
         <v>53</v>
       </c>
-      <c r="H33" s="93" t="s">
+      <c r="H33" s="86" t="s">
         <v>96</v>
       </c>
-      <c r="I33" s="94"/>
+      <c r="I33" s="87"/>
       <c r="J33" s="49">
         <v>51</v>
       </c>
-      <c r="K33" s="93" t="s">
-[...2 lines deleted...]
-      <c r="L33" s="94"/>
+      <c r="K33" s="86" t="s">
+        <v>106</v>
+      </c>
+      <c r="L33" s="87"/>
       <c r="M33" s="49">
         <v>49</v>
       </c>
-      <c r="N33" s="93" t="s">
-[...2 lines deleted...]
-      <c r="O33" s="94"/>
+      <c r="N33" s="86" t="s">
+        <v>113</v>
+      </c>
+      <c r="O33" s="87"/>
       <c r="P33" s="49">
         <v>59</v>
       </c>
-      <c r="Q33" s="93" t="s">
-[...2 lines deleted...]
-      <c r="R33" s="94"/>
+      <c r="Q33" s="86" t="s">
+        <v>104</v>
+      </c>
+      <c r="R33" s="87"/>
       <c r="S33" s="49">
         <v>55</v>
       </c>
-      <c r="T33" s="93" t="s">
-[...2 lines deleted...]
-      <c r="U33" s="94"/>
+      <c r="T33" s="86" t="s">
+        <v>112</v>
+      </c>
+      <c r="U33" s="87"/>
       <c r="V33" s="49">
         <v>57</v>
       </c>
-      <c r="W33" s="93" t="s">
-[...2 lines deleted...]
-      <c r="X33" s="94"/>
+      <c r="W33" s="86" t="s">
+        <v>120</v>
+      </c>
+      <c r="X33" s="87"/>
       <c r="Y33" s="49">
         <v>63</v>
       </c>
-      <c r="Z33" s="93" t="s">
-[...2 lines deleted...]
-      <c r="AA33" s="94"/>
+      <c r="Z33" s="86" t="s">
+        <v>107</v>
+      </c>
+      <c r="AA33" s="87"/>
       <c r="AB33" s="49">
         <v>65</v>
       </c>
-      <c r="AC33" s="93" t="s">
-[...2 lines deleted...]
-      <c r="AD33" s="94"/>
+      <c r="AC33" s="86" t="s">
+        <v>116</v>
+      </c>
+      <c r="AD33" s="87"/>
       <c r="AE33" s="49">
         <v>61</v>
       </c>
-      <c r="AF33" s="93" t="s">
-[...2 lines deleted...]
-      <c r="AG33" s="94"/>
+      <c r="AF33" s="86" t="s">
+        <v>109</v>
+      </c>
+      <c r="AG33" s="87"/>
       <c r="AH33" s="49">
         <v>69</v>
       </c>
-      <c r="AI33" s="93" t="s">
-[...2 lines deleted...]
-      <c r="AJ33" s="94"/>
+      <c r="AI33" s="86" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ33" s="87"/>
       <c r="AK33" s="49">
         <v>71</v>
       </c>
-      <c r="AL33" s="93" t="s">
-[...2 lines deleted...]
-      <c r="AM33" s="94"/>
+      <c r="AL33" s="86" t="s">
+        <v>113</v>
+      </c>
+      <c r="AM33" s="87"/>
       <c r="AN33" s="49">
         <v>67</v>
       </c>
-      <c r="AO33" s="93" t="s">
-[...2 lines deleted...]
-      <c r="AP33" s="94"/>
+      <c r="AO33" s="86" t="s">
+        <v>114</v>
+      </c>
+      <c r="AP33" s="87"/>
       <c r="AQ33" s="49"/>
-      <c r="AR33" s="82"/>
-      <c r="AS33" s="82"/>
+      <c r="AR33" s="114"/>
+      <c r="AS33" s="114"/>
       <c r="AT33" s="49"/>
-      <c r="AU33" s="82"/>
-      <c r="AV33" s="82"/>
+      <c r="AU33" s="114"/>
+      <c r="AV33" s="114"/>
       <c r="AW33" s="49"/>
-      <c r="AX33" s="82"/>
-      <c r="AY33" s="82"/>
+      <c r="AX33" s="114"/>
+      <c r="AY33" s="114"/>
       <c r="AZ33" s="49"/>
-      <c r="BA33" s="82"/>
-      <c r="BB33" s="82"/>
+      <c r="BA33" s="114"/>
+      <c r="BB33" s="114"/>
     </row>
     <row r="34" spans="7:54" ht="17.100000000000001" customHeight="1">
       <c r="G34" s="48"/>
       <c r="H34" s="32">
         <v>46198</v>
       </c>
       <c r="I34" s="33">
         <v>0.125</v>
       </c>
       <c r="J34" s="49"/>
       <c r="K34" s="32">
         <v>46197</v>
       </c>
       <c r="L34" s="33">
         <v>0.875</v>
       </c>
       <c r="M34" s="49"/>
       <c r="N34" s="32">
         <v>46198</v>
       </c>
       <c r="O34" s="33">
         <v>0</v>
       </c>
       <c r="P34" s="49"/>
       <c r="Q34" s="32">
@@ -4776,128 +4776,128 @@
         <v>6.25E-2</v>
       </c>
       <c r="AN34" s="49"/>
       <c r="AO34" s="32">
         <v>46200</v>
       </c>
       <c r="AP34" s="33">
         <v>0.95833333333333337</v>
       </c>
       <c r="AQ34" s="49"/>
       <c r="AR34" s="56"/>
       <c r="AS34" s="57"/>
       <c r="AT34" s="49"/>
       <c r="AU34" s="56"/>
       <c r="AV34" s="57"/>
       <c r="AW34" s="49"/>
       <c r="AX34" s="56"/>
       <c r="AY34" s="57"/>
       <c r="AZ34" s="49"/>
       <c r="BA34" s="56"/>
       <c r="BB34" s="57"/>
     </row>
     <row r="35" spans="7:54" ht="17.100000000000001" customHeight="1">
       <c r="G35" s="48"/>
       <c r="H35" s="2" t="s">
-        <v>99</v>
+        <v>219</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>34</v>
       </c>
       <c r="J35" s="49"/>
       <c r="K35" s="2" t="s">
         <v>33</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>78</v>
       </c>
       <c r="M35" s="49"/>
       <c r="N35" s="2" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="O35" s="3" t="s">
         <v>32</v>
       </c>
       <c r="P35" s="49"/>
       <c r="Q35" s="2" t="s">
-        <v>119</v>
+        <v>221</v>
       </c>
       <c r="R35" s="3" t="s">
         <v>77</v>
       </c>
       <c r="S35" s="49"/>
       <c r="T35" s="2" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="U35" s="3" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="V35" s="49"/>
       <c r="W35" s="2" t="s">
         <v>40</v>
       </c>
       <c r="X35" s="3" t="s">
-        <v>126</v>
+        <v>226</v>
       </c>
       <c r="Y35" s="49"/>
       <c r="Z35" s="2" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="AA35" s="3" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="AB35" s="49"/>
       <c r="AC35" s="2" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="AD35" s="3" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="AE35" s="49"/>
       <c r="AF35" s="2" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="AG35" s="3" t="s">
         <v>30</v>
       </c>
       <c r="AH35" s="49"/>
       <c r="AI35" s="2" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="AJ35" s="3" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="AK35" s="49"/>
       <c r="AL35" s="2" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="AM35" s="3" t="s">
         <v>28</v>
       </c>
       <c r="AN35" s="49"/>
       <c r="AO35" s="2" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="AP35" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AQ35" s="49"/>
       <c r="AR35" s="34"/>
       <c r="AS35" s="34"/>
       <c r="AT35" s="49"/>
       <c r="AU35" s="34"/>
       <c r="AV35" s="34"/>
       <c r="AW35" s="49"/>
       <c r="AX35" s="34"/>
       <c r="AY35" s="34"/>
       <c r="AZ35" s="49"/>
       <c r="BA35" s="34"/>
       <c r="BB35" s="34"/>
     </row>
     <row r="36" spans="7:54" ht="17.100000000000001" customHeight="1" thickBot="1">
       <c r="G36" s="48"/>
       <c r="H36" s="20"/>
       <c r="I36" s="21"/>
       <c r="J36" s="49"/>
       <c r="K36" s="20"/>
       <c r="L36" s="21"/>
       <c r="M36" s="49"/>
@@ -4975,143 +4975,143 @@
       <c r="AI37" s="53"/>
       <c r="AJ37" s="53"/>
       <c r="AK37" s="49"/>
       <c r="AL37" s="53"/>
       <c r="AM37" s="53"/>
       <c r="AN37" s="49"/>
       <c r="AO37" s="53"/>
       <c r="AP37" s="53"/>
       <c r="AQ37" s="49"/>
       <c r="AR37" s="53"/>
       <c r="AS37" s="53"/>
       <c r="AT37" s="49"/>
       <c r="AU37" s="53"/>
       <c r="AV37" s="53"/>
       <c r="AW37" s="49"/>
       <c r="AX37" s="53"/>
       <c r="AY37" s="53"/>
       <c r="AZ37" s="49"/>
       <c r="BA37" s="53"/>
       <c r="BB37" s="53"/>
     </row>
     <row r="38" spans="7:54" ht="17.100000000000001" customHeight="1">
       <c r="G38" s="48">
         <v>54</v>
       </c>
-      <c r="H38" s="93" t="s">
-[...2 lines deleted...]
-      <c r="I38" s="94"/>
+      <c r="H38" s="86" t="s">
+        <v>100</v>
+      </c>
+      <c r="I38" s="87"/>
       <c r="J38" s="49">
         <v>52</v>
       </c>
-      <c r="K38" s="93" t="s">
-[...2 lines deleted...]
-      <c r="L38" s="94"/>
+      <c r="K38" s="86" t="s">
+        <v>107</v>
+      </c>
+      <c r="L38" s="87"/>
       <c r="M38" s="49">
         <v>50</v>
       </c>
-      <c r="N38" s="93" t="s">
-[...2 lines deleted...]
-      <c r="O38" s="94"/>
+      <c r="N38" s="86" t="s">
+        <v>99</v>
+      </c>
+      <c r="O38" s="87"/>
       <c r="P38" s="49">
         <v>60</v>
       </c>
-      <c r="Q38" s="93" t="s">
-[...2 lines deleted...]
-      <c r="R38" s="94"/>
+      <c r="Q38" s="86" t="s">
+        <v>103</v>
+      </c>
+      <c r="R38" s="87"/>
       <c r="S38" s="49">
         <v>56</v>
       </c>
-      <c r="T38" s="93" t="s">
-[...2 lines deleted...]
-      <c r="U38" s="94"/>
+      <c r="T38" s="86" t="s">
+        <v>114</v>
+      </c>
+      <c r="U38" s="87"/>
       <c r="V38" s="49">
         <v>58</v>
       </c>
-      <c r="W38" s="93" t="s">
-[...2 lines deleted...]
-      <c r="X38" s="94"/>
+      <c r="W38" s="86" t="s">
+        <v>119</v>
+      </c>
+      <c r="X38" s="87"/>
       <c r="Y38" s="49">
         <v>64</v>
       </c>
-      <c r="Z38" s="93" t="s">
-[...2 lines deleted...]
-      <c r="AA38" s="94"/>
+      <c r="Z38" s="86" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA38" s="87"/>
       <c r="AB38" s="49">
         <v>66</v>
       </c>
-      <c r="AC38" s="93" t="s">
+      <c r="AC38" s="86" t="s">
         <v>98</v>
       </c>
-      <c r="AD38" s="94"/>
+      <c r="AD38" s="87"/>
       <c r="AE38" s="49">
         <v>62</v>
       </c>
-      <c r="AF38" s="93" t="s">
-[...2 lines deleted...]
-      <c r="AG38" s="94"/>
+      <c r="AF38" s="86" t="s">
+        <v>101</v>
+      </c>
+      <c r="AG38" s="87"/>
       <c r="AH38" s="49">
         <v>70</v>
       </c>
-      <c r="AI38" s="93" t="s">
-[...2 lines deleted...]
-      <c r="AJ38" s="94"/>
+      <c r="AI38" s="86" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ38" s="87"/>
       <c r="AK38" s="49">
         <v>72</v>
       </c>
-      <c r="AL38" s="93" t="s">
-[...2 lines deleted...]
-      <c r="AM38" s="94"/>
+      <c r="AL38" s="86" t="s">
+        <v>99</v>
+      </c>
+      <c r="AM38" s="87"/>
       <c r="AN38" s="49">
         <v>68</v>
       </c>
-      <c r="AO38" s="93" t="s">
-[...2 lines deleted...]
-      <c r="AP38" s="94"/>
+      <c r="AO38" s="86" t="s">
+        <v>112</v>
+      </c>
+      <c r="AP38" s="87"/>
       <c r="AQ38" s="49"/>
-      <c r="AR38" s="82"/>
-      <c r="AS38" s="82"/>
+      <c r="AR38" s="114"/>
+      <c r="AS38" s="114"/>
       <c r="AT38" s="49"/>
-      <c r="AU38" s="82"/>
-      <c r="AV38" s="82"/>
+      <c r="AU38" s="114"/>
+      <c r="AV38" s="114"/>
       <c r="AW38" s="49"/>
-      <c r="AX38" s="82"/>
-      <c r="AY38" s="82"/>
+      <c r="AX38" s="114"/>
+      <c r="AY38" s="114"/>
       <c r="AZ38" s="49"/>
-      <c r="BA38" s="82"/>
-      <c r="BB38" s="82"/>
+      <c r="BA38" s="114"/>
+      <c r="BB38" s="114"/>
     </row>
     <row r="39" spans="7:54" ht="17.100000000000001" customHeight="1">
       <c r="G39" s="48"/>
       <c r="H39" s="32">
         <v>46198</v>
       </c>
       <c r="I39" s="33">
         <v>0.125</v>
       </c>
       <c r="J39" s="49"/>
       <c r="K39" s="32">
         <v>46197</v>
       </c>
       <c r="L39" s="33">
         <v>0.875</v>
       </c>
       <c r="M39" s="49"/>
       <c r="N39" s="32">
         <v>46198</v>
       </c>
       <c r="O39" s="33">
         <v>0</v>
       </c>
       <c r="P39" s="49"/>
       <c r="Q39" s="32">
@@ -5177,117 +5177,117 @@
         <v>0.95833333333333337</v>
       </c>
       <c r="AQ39" s="49"/>
       <c r="AR39" s="56"/>
       <c r="AS39" s="57"/>
       <c r="AT39" s="49"/>
       <c r="AU39" s="56"/>
       <c r="AV39" s="57"/>
       <c r="AW39" s="49"/>
       <c r="AX39" s="56"/>
       <c r="AY39" s="57"/>
       <c r="AZ39" s="49"/>
       <c r="BA39" s="56"/>
       <c r="BB39" s="57"/>
     </row>
     <row r="40" spans="7:54" ht="17.100000000000001" customHeight="1">
       <c r="G40" s="48"/>
       <c r="H40" s="2" t="s">
         <v>97</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>35</v>
       </c>
       <c r="J40" s="49"/>
       <c r="K40" s="2" t="s">
-        <v>105</v>
+        <v>225</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>74</v>
       </c>
       <c r="M40" s="49"/>
       <c r="N40" s="2" t="s">
         <v>27</v>
       </c>
       <c r="O40" s="3" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="P40" s="49"/>
       <c r="Q40" s="2" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="R40" s="3" t="s">
         <v>82</v>
       </c>
       <c r="S40" s="49"/>
       <c r="T40" s="2" t="s">
         <v>75</v>
       </c>
       <c r="U40" s="3" t="s">
         <v>11</v>
       </c>
       <c r="V40" s="49"/>
       <c r="W40" s="2" t="s">
         <v>37</v>
       </c>
       <c r="X40" s="3" t="s">
         <v>76</v>
       </c>
       <c r="Y40" s="49"/>
       <c r="Z40" s="2" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="AA40" s="3" t="s">
         <v>36</v>
       </c>
       <c r="AB40" s="49"/>
       <c r="AC40" s="2" t="s">
         <v>80</v>
       </c>
       <c r="AD40" s="3" t="s">
         <v>29</v>
       </c>
       <c r="AE40" s="49"/>
       <c r="AF40" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AG40" s="3" t="s">
-        <v>135</v>
+        <v>223</v>
       </c>
       <c r="AH40" s="49"/>
       <c r="AI40" s="2" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="AJ40" s="3" t="s">
         <v>10</v>
       </c>
       <c r="AK40" s="49"/>
       <c r="AL40" s="2" t="s">
-        <v>140</v>
+        <v>224</v>
       </c>
       <c r="AM40" s="3" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="AN40" s="49"/>
       <c r="AO40" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AP40" s="3" t="s">
         <v>79</v>
       </c>
       <c r="AQ40" s="49"/>
       <c r="AR40" s="34"/>
       <c r="AS40" s="34"/>
       <c r="AT40" s="49"/>
       <c r="AU40" s="34"/>
       <c r="AV40" s="34"/>
       <c r="AW40" s="49"/>
       <c r="AX40" s="34"/>
       <c r="AY40" s="34"/>
       <c r="AZ40" s="49"/>
       <c r="BA40" s="34"/>
       <c r="BB40" s="34"/>
     </row>
     <row r="41" spans="7:54" ht="17.100000000000001" customHeight="1" thickBot="1">
       <c r="G41" s="48"/>
       <c r="H41" s="20"/>
       <c r="I41" s="21"/>
@@ -5317,609 +5317,609 @@
       <c r="AG41" s="21"/>
       <c r="AH41" s="49"/>
       <c r="AI41" s="20"/>
       <c r="AJ41" s="21"/>
       <c r="AK41" s="49"/>
       <c r="AL41" s="20"/>
       <c r="AM41" s="21"/>
       <c r="AN41" s="49"/>
       <c r="AO41" s="20"/>
       <c r="AP41" s="21"/>
       <c r="AQ41" s="49"/>
       <c r="AR41" s="53"/>
       <c r="AS41" s="53"/>
       <c r="AT41" s="49"/>
       <c r="AU41" s="53"/>
       <c r="AV41" s="53"/>
       <c r="AW41" s="49"/>
       <c r="AX41" s="53"/>
       <c r="AY41" s="53"/>
       <c r="AZ41" s="49"/>
       <c r="BA41" s="53"/>
       <c r="BB41" s="53"/>
     </row>
     <row r="42" spans="7:54" ht="50.1" customHeight="1"/>
     <row r="43" spans="7:54" ht="17.100000000000001" customHeight="1">
-      <c r="H43" s="95" t="s">
+      <c r="H43" s="97" t="s">
+        <v>154</v>
+      </c>
+      <c r="I43" s="98"/>
+      <c r="K43" s="97" t="s">
+        <v>155</v>
+      </c>
+      <c r="L43" s="98"/>
+      <c r="N43" s="97" t="s">
+        <v>156</v>
+      </c>
+      <c r="O43" s="98"/>
+      <c r="Q43" s="97" t="s">
+        <v>157</v>
+      </c>
+      <c r="R43" s="98"/>
+      <c r="T43" s="97" t="s">
+        <v>158</v>
+      </c>
+      <c r="U43" s="98"/>
+      <c r="W43" s="97" t="s">
+        <v>159</v>
+      </c>
+      <c r="X43" s="98"/>
+      <c r="Z43" s="97" t="s">
+        <v>160</v>
+      </c>
+      <c r="AA43" s="98"/>
+      <c r="AC43" s="97" t="s">
+        <v>161</v>
+      </c>
+      <c r="AD43" s="98"/>
+      <c r="AF43" s="97" t="s">
         <v>162</v>
       </c>
-      <c r="I43" s="96"/>
-      <c r="K43" s="95" t="s">
+      <c r="AG43" s="98"/>
+      <c r="AI43" s="97" t="s">
         <v>163</v>
       </c>
-      <c r="L43" s="96"/>
-      <c r="N43" s="95" t="s">
+      <c r="AJ43" s="98"/>
+      <c r="AL43" s="97" t="s">
         <v>164</v>
       </c>
-      <c r="O43" s="96"/>
-      <c r="Q43" s="95" t="s">
+      <c r="AM43" s="98"/>
+      <c r="AO43" s="97" t="s">
         <v>165</v>
       </c>
-      <c r="R43" s="96"/>
-[...39 lines deleted...]
-      <c r="BB43" s="84"/>
+      <c r="AP43" s="98"/>
+      <c r="AR43" s="116"/>
+      <c r="AS43" s="116"/>
+      <c r="AU43" s="116"/>
+      <c r="AV43" s="116"/>
+      <c r="AX43" s="116"/>
+      <c r="AY43" s="116"/>
+      <c r="BA43" s="116"/>
+      <c r="BB43" s="116"/>
     </row>
     <row r="44" spans="7:54" ht="17.100000000000001" customHeight="1">
       <c r="G44" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="H44" s="97"/>
-      <c r="I44" s="98"/>
+      <c r="H44" s="88"/>
+      <c r="I44" s="89"/>
       <c r="J44" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="K44" s="97"/>
-      <c r="L44" s="98"/>
+      <c r="K44" s="88"/>
+      <c r="L44" s="89"/>
       <c r="M44" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="N44" s="97"/>
-      <c r="O44" s="98"/>
+      <c r="N44" s="88"/>
+      <c r="O44" s="89"/>
       <c r="P44" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="Q44" s="97"/>
-      <c r="R44" s="98"/>
+      <c r="Q44" s="88"/>
+      <c r="R44" s="89"/>
       <c r="S44" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="T44" s="97"/>
-      <c r="U44" s="98"/>
+      <c r="T44" s="88"/>
+      <c r="U44" s="89"/>
       <c r="V44" s="10" t="s">
         <v>53</v>
       </c>
-      <c r="W44" s="97"/>
-      <c r="X44" s="98"/>
+      <c r="W44" s="88"/>
+      <c r="X44" s="89"/>
       <c r="Y44" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="Z44" s="97"/>
-      <c r="AA44" s="98"/>
+      <c r="Z44" s="88"/>
+      <c r="AA44" s="89"/>
       <c r="AB44" s="10" t="s">
         <v>61</v>
       </c>
-      <c r="AC44" s="97"/>
-      <c r="AD44" s="98"/>
+      <c r="AC44" s="88"/>
+      <c r="AD44" s="89"/>
       <c r="AE44" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="AF44" s="88"/>
+      <c r="AG44" s="89"/>
+      <c r="AH44" s="10" t="s">
+        <v>142</v>
+      </c>
+      <c r="AI44" s="88"/>
+      <c r="AJ44" s="89"/>
+      <c r="AK44" s="10" t="s">
         <v>146</v>
       </c>
-      <c r="AF44" s="97"/>
-[...1 lines deleted...]
-      <c r="AH44" s="10" t="s">
+      <c r="AL44" s="88"/>
+      <c r="AM44" s="89"/>
+      <c r="AN44" s="10" t="s">
         <v>150</v>
       </c>
-      <c r="AI44" s="97"/>
-[...10 lines deleted...]
-      <c r="AP44" s="98"/>
+      <c r="AO44" s="88"/>
+      <c r="AP44" s="89"/>
       <c r="AQ44" s="10"/>
-      <c r="AR44" s="81"/>
-      <c r="AS44" s="81"/>
+      <c r="AR44" s="115"/>
+      <c r="AS44" s="115"/>
       <c r="AT44" s="10"/>
-      <c r="AU44" s="81"/>
-      <c r="AV44" s="81"/>
+      <c r="AU44" s="115"/>
+      <c r="AV44" s="115"/>
       <c r="AW44" s="10"/>
-      <c r="AX44" s="81"/>
-      <c r="AY44" s="81"/>
+      <c r="AX44" s="115"/>
+      <c r="AY44" s="115"/>
       <c r="AZ44" s="10"/>
-      <c r="BA44" s="81"/>
-      <c r="BB44" s="81"/>
+      <c r="BA44" s="115"/>
+      <c r="BB44" s="115"/>
     </row>
     <row r="45" spans="7:54" ht="17.100000000000001" customHeight="1">
       <c r="G45" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="H45" s="97"/>
-      <c r="I45" s="98"/>
+      <c r="H45" s="88"/>
+      <c r="I45" s="89"/>
       <c r="J45" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="K45" s="97"/>
-      <c r="L45" s="98"/>
+      <c r="K45" s="88"/>
+      <c r="L45" s="89"/>
       <c r="M45" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="N45" s="97"/>
-      <c r="O45" s="98"/>
+      <c r="N45" s="88"/>
+      <c r="O45" s="89"/>
       <c r="P45" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="Q45" s="97"/>
-      <c r="R45" s="98"/>
+      <c r="Q45" s="88"/>
+      <c r="R45" s="89"/>
       <c r="S45" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="T45" s="97"/>
-      <c r="U45" s="98"/>
+      <c r="T45" s="88"/>
+      <c r="U45" s="89"/>
       <c r="V45" s="10" t="s">
         <v>54</v>
       </c>
-      <c r="W45" s="97"/>
-      <c r="X45" s="98"/>
+      <c r="W45" s="88"/>
+      <c r="X45" s="89"/>
       <c r="Y45" s="10" t="s">
         <v>58</v>
       </c>
-      <c r="Z45" s="97"/>
-      <c r="AA45" s="98"/>
+      <c r="Z45" s="88"/>
+      <c r="AA45" s="89"/>
       <c r="AB45" s="10" t="s">
         <v>62</v>
       </c>
-      <c r="AC45" s="97"/>
-      <c r="AD45" s="98"/>
+      <c r="AC45" s="88"/>
+      <c r="AD45" s="89"/>
       <c r="AE45" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="AF45" s="88"/>
+      <c r="AG45" s="89"/>
+      <c r="AH45" s="10" t="s">
+        <v>143</v>
+      </c>
+      <c r="AI45" s="88"/>
+      <c r="AJ45" s="89"/>
+      <c r="AK45" s="10" t="s">
         <v>147</v>
       </c>
-      <c r="AF45" s="97"/>
-[...1 lines deleted...]
-      <c r="AH45" s="10" t="s">
+      <c r="AL45" s="88"/>
+      <c r="AM45" s="89"/>
+      <c r="AN45" s="10" t="s">
         <v>151</v>
       </c>
-      <c r="AI45" s="97"/>
-[...10 lines deleted...]
-      <c r="AP45" s="98"/>
+      <c r="AO45" s="88"/>
+      <c r="AP45" s="89"/>
       <c r="AQ45" s="10"/>
-      <c r="AR45" s="81"/>
-      <c r="AS45" s="81"/>
+      <c r="AR45" s="115"/>
+      <c r="AS45" s="115"/>
       <c r="AT45" s="10"/>
-      <c r="AU45" s="81"/>
-      <c r="AV45" s="81"/>
+      <c r="AU45" s="115"/>
+      <c r="AV45" s="115"/>
       <c r="AW45" s="10"/>
-      <c r="AX45" s="81"/>
-      <c r="AY45" s="81"/>
+      <c r="AX45" s="115"/>
+      <c r="AY45" s="115"/>
       <c r="AZ45" s="10"/>
-      <c r="BA45" s="81"/>
-      <c r="BB45" s="81"/>
+      <c r="BA45" s="115"/>
+      <c r="BB45" s="115"/>
     </row>
     <row r="46" spans="7:54" ht="17.100000000000001" customHeight="1">
       <c r="G46" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="H46" s="97"/>
-      <c r="I46" s="98"/>
+      <c r="H46" s="88"/>
+      <c r="I46" s="89"/>
       <c r="J46" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="K46" s="97"/>
-      <c r="L46" s="98"/>
+      <c r="K46" s="88"/>
+      <c r="L46" s="89"/>
       <c r="M46" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="N46" s="97"/>
-      <c r="O46" s="98"/>
+      <c r="N46" s="88"/>
+      <c r="O46" s="89"/>
       <c r="P46" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="Q46" s="97"/>
-      <c r="R46" s="98"/>
+      <c r="Q46" s="88"/>
+      <c r="R46" s="89"/>
       <c r="S46" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="T46" s="97"/>
-      <c r="U46" s="98"/>
+      <c r="T46" s="88"/>
+      <c r="U46" s="89"/>
       <c r="V46" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="W46" s="97"/>
-      <c r="X46" s="98"/>
+      <c r="W46" s="88"/>
+      <c r="X46" s="89"/>
       <c r="Y46" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="Z46" s="97"/>
-      <c r="AA46" s="98"/>
+      <c r="Z46" s="88"/>
+      <c r="AA46" s="89"/>
       <c r="AB46" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="AC46" s="97"/>
-      <c r="AD46" s="98"/>
+      <c r="AC46" s="88"/>
+      <c r="AD46" s="89"/>
       <c r="AE46" s="9" t="s">
+        <v>140</v>
+      </c>
+      <c r="AF46" s="88"/>
+      <c r="AG46" s="89"/>
+      <c r="AH46" s="9" t="s">
+        <v>144</v>
+      </c>
+      <c r="AI46" s="88"/>
+      <c r="AJ46" s="89"/>
+      <c r="AK46" s="9" t="s">
         <v>148</v>
       </c>
-      <c r="AF46" s="97"/>
-[...1 lines deleted...]
-      <c r="AH46" s="9" t="s">
+      <c r="AL46" s="88"/>
+      <c r="AM46" s="89"/>
+      <c r="AN46" s="9" t="s">
         <v>152</v>
       </c>
-      <c r="AI46" s="97"/>
-[...10 lines deleted...]
-      <c r="AP46" s="98"/>
+      <c r="AO46" s="88"/>
+      <c r="AP46" s="89"/>
       <c r="AQ46" s="9"/>
-      <c r="AR46" s="81"/>
-      <c r="AS46" s="81"/>
+      <c r="AR46" s="115"/>
+      <c r="AS46" s="115"/>
       <c r="AT46" s="9"/>
-      <c r="AU46" s="81"/>
-      <c r="AV46" s="81"/>
+      <c r="AU46" s="115"/>
+      <c r="AV46" s="115"/>
       <c r="AW46" s="9"/>
-      <c r="AX46" s="81"/>
-      <c r="AY46" s="81"/>
+      <c r="AX46" s="115"/>
+      <c r="AY46" s="115"/>
       <c r="AZ46" s="9"/>
-      <c r="BA46" s="81"/>
-      <c r="BB46" s="81"/>
+      <c r="BA46" s="115"/>
+      <c r="BB46" s="115"/>
     </row>
     <row r="47" spans="7:54" ht="17.100000000000001" customHeight="1" thickBot="1">
       <c r="G47" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="H47" s="99"/>
-      <c r="I47" s="100"/>
+      <c r="H47" s="80"/>
+      <c r="I47" s="81"/>
       <c r="J47" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="K47" s="99"/>
-      <c r="L47" s="100"/>
+      <c r="K47" s="80"/>
+      <c r="L47" s="81"/>
       <c r="M47" s="9" t="s">
         <v>46</v>
       </c>
-      <c r="N47" s="99"/>
-      <c r="O47" s="100"/>
+      <c r="N47" s="80"/>
+      <c r="O47" s="81"/>
       <c r="P47" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="Q47" s="99"/>
-      <c r="R47" s="100"/>
+      <c r="Q47" s="80"/>
+      <c r="R47" s="81"/>
       <c r="S47" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="T47" s="99"/>
-      <c r="U47" s="100"/>
+      <c r="T47" s="80"/>
+      <c r="U47" s="81"/>
       <c r="V47" s="9" t="s">
         <v>56</v>
       </c>
-      <c r="W47" s="99"/>
-      <c r="X47" s="100"/>
+      <c r="W47" s="80"/>
+      <c r="X47" s="81"/>
       <c r="Y47" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="Z47" s="99"/>
-      <c r="AA47" s="100"/>
+      <c r="Z47" s="80"/>
+      <c r="AA47" s="81"/>
       <c r="AB47" s="9" t="s">
         <v>64</v>
       </c>
-      <c r="AC47" s="99"/>
-      <c r="AD47" s="100"/>
+      <c r="AC47" s="80"/>
+      <c r="AD47" s="81"/>
       <c r="AE47" s="9" t="s">
+        <v>141</v>
+      </c>
+      <c r="AF47" s="80"/>
+      <c r="AG47" s="81"/>
+      <c r="AH47" s="9" t="s">
+        <v>145</v>
+      </c>
+      <c r="AI47" s="80"/>
+      <c r="AJ47" s="81"/>
+      <c r="AK47" s="9" t="s">
         <v>149</v>
       </c>
-      <c r="AF47" s="99"/>
-[...1 lines deleted...]
-      <c r="AH47" s="9" t="s">
+      <c r="AL47" s="80"/>
+      <c r="AM47" s="81"/>
+      <c r="AN47" s="9" t="s">
         <v>153</v>
       </c>
-      <c r="AI47" s="99"/>
-[...10 lines deleted...]
-      <c r="AP47" s="100"/>
+      <c r="AO47" s="80"/>
+      <c r="AP47" s="81"/>
       <c r="AQ47" s="9"/>
-      <c r="AR47" s="81"/>
-      <c r="AS47" s="81"/>
+      <c r="AR47" s="115"/>
+      <c r="AS47" s="115"/>
       <c r="AT47" s="9"/>
-      <c r="AU47" s="81"/>
-      <c r="AV47" s="81"/>
+      <c r="AU47" s="115"/>
+      <c r="AV47" s="115"/>
       <c r="AW47" s="9"/>
-      <c r="AX47" s="81"/>
-      <c r="AY47" s="81"/>
+      <c r="AX47" s="115"/>
+      <c r="AY47" s="115"/>
       <c r="AZ47" s="9"/>
-      <c r="BA47" s="81"/>
-      <c r="BB47" s="81"/>
+      <c r="BA47" s="115"/>
+      <c r="BB47" s="115"/>
     </row>
     <row r="48" spans="7:54" ht="50.1" customHeight="1"/>
     <row r="49" spans="1:48" ht="17.100000000000001" customHeight="1" thickBot="1">
-      <c r="B49" s="85" t="s">
+      <c r="B49" s="99" t="s">
         <v>87</v>
       </c>
-      <c r="C49" s="86"/>
-      <c r="E49" s="85" t="s">
+      <c r="C49" s="100"/>
+      <c r="E49" s="99" t="s">
         <v>90</v>
       </c>
-      <c r="F49" s="86"/>
-      <c r="H49" s="85" t="s">
+      <c r="F49" s="100"/>
+      <c r="H49" s="99" t="s">
+        <v>166</v>
+      </c>
+      <c r="I49" s="100"/>
+      <c r="K49" s="99" t="s">
+        <v>88</v>
+      </c>
+      <c r="L49" s="100"/>
+      <c r="N49" s="99" t="s">
+        <v>167</v>
+      </c>
+      <c r="O49" s="100"/>
+      <c r="Q49" s="99" t="s">
+        <v>168</v>
+      </c>
+      <c r="R49" s="100"/>
+      <c r="T49" s="99" t="s">
+        <v>169</v>
+      </c>
+      <c r="U49" s="100"/>
+      <c r="W49" s="99" t="s">
+        <v>170</v>
+      </c>
+      <c r="X49" s="100"/>
+      <c r="Z49" s="99" t="s">
+        <v>171</v>
+      </c>
+      <c r="AA49" s="100"/>
+      <c r="AC49" s="99" t="s">
+        <v>89</v>
+      </c>
+      <c r="AD49" s="100"/>
+      <c r="AF49" s="99" t="s">
+        <v>91</v>
+      </c>
+      <c r="AG49" s="100"/>
+      <c r="AI49" s="99" t="s">
+        <v>172</v>
+      </c>
+      <c r="AJ49" s="100"/>
+      <c r="AL49" s="99" t="s">
+        <v>173</v>
+      </c>
+      <c r="AM49" s="100"/>
+      <c r="AO49" s="99" t="s">
         <v>174</v>
       </c>
-      <c r="I49" s="86"/>
-[...4 lines deleted...]
-      <c r="N49" s="85" t="s">
+      <c r="AP49" s="100"/>
+      <c r="AR49" s="99" t="s">
         <v>175</v>
       </c>
-      <c r="O49" s="86"/>
-      <c r="Q49" s="85" t="s">
+      <c r="AS49" s="100"/>
+      <c r="AU49" s="99" t="s">
         <v>176</v>
       </c>
-      <c r="R49" s="86"/>
-[...39 lines deleted...]
-      <c r="AV49" s="86"/>
+      <c r="AV49" s="100"/>
     </row>
     <row r="50" spans="1:48" ht="17.100000000000001" customHeight="1">
       <c r="A50" s="49">
         <v>74</v>
       </c>
-      <c r="B50" s="87" t="s">
-[...2 lines deleted...]
-      <c r="C50" s="88"/>
+      <c r="B50" s="78" t="s">
+        <v>109</v>
+      </c>
+      <c r="C50" s="79"/>
       <c r="D50" s="49">
         <v>77</v>
       </c>
-      <c r="E50" s="87" t="s">
-[...2 lines deleted...]
-      <c r="F50" s="88"/>
+      <c r="E50" s="78" t="s">
+        <v>108</v>
+      </c>
+      <c r="F50" s="79"/>
       <c r="G50" s="49">
         <v>73</v>
       </c>
-      <c r="H50" s="87" t="s">
-[...2 lines deleted...]
-      <c r="I50" s="88" t="s">
+      <c r="H50" s="78" t="s">
+        <v>104</v>
+      </c>
+      <c r="I50" s="79" t="s">
         <v>2</v>
       </c>
       <c r="J50" s="49">
         <v>75</v>
       </c>
-      <c r="K50" s="87" t="s">
-[...2 lines deleted...]
-      <c r="L50" s="88" t="s">
+      <c r="K50" s="78" t="s">
+        <v>100</v>
+      </c>
+      <c r="L50" s="79" t="s">
         <v>2</v>
       </c>
       <c r="M50" s="49">
         <v>83</v>
       </c>
-      <c r="N50" s="87" t="s">
-[...2 lines deleted...]
-      <c r="O50" s="88" t="s">
+      <c r="N50" s="78" t="s">
+        <v>101</v>
+      </c>
+      <c r="O50" s="79" t="s">
         <v>2</v>
       </c>
       <c r="P50" s="49">
         <v>84</v>
       </c>
-      <c r="Q50" s="87" t="s">
-[...2 lines deleted...]
-      <c r="R50" s="88" t="s">
+      <c r="Q50" s="78" t="s">
+        <v>104</v>
+      </c>
+      <c r="R50" s="79" t="s">
         <v>2</v>
       </c>
       <c r="S50" s="49">
         <v>81</v>
       </c>
-      <c r="T50" s="87" t="s">
-[...2 lines deleted...]
-      <c r="U50" s="88" t="s">
+      <c r="T50" s="78" t="s">
+        <v>103</v>
+      </c>
+      <c r="U50" s="79" t="s">
         <v>2</v>
       </c>
       <c r="V50" s="49">
         <v>82</v>
       </c>
-      <c r="W50" s="87" t="s">
-[...2 lines deleted...]
-      <c r="X50" s="88" t="s">
+      <c r="W50" s="78" t="s">
+        <v>107</v>
+      </c>
+      <c r="X50" s="79" t="s">
         <v>2</v>
       </c>
       <c r="Y50" s="49">
         <v>76</v>
       </c>
-      <c r="Z50" s="87" t="s">
-[...2 lines deleted...]
-      <c r="AA50" s="88" t="s">
+      <c r="Z50" s="78" t="s">
+        <v>116</v>
+      </c>
+      <c r="AA50" s="79" t="s">
         <v>2</v>
       </c>
       <c r="AB50" s="49">
         <v>78</v>
       </c>
-      <c r="AC50" s="87" t="s">
-[...2 lines deleted...]
-      <c r="AD50" s="88" t="s">
+      <c r="AC50" s="78" t="s">
+        <v>120</v>
+      </c>
+      <c r="AD50" s="79" t="s">
         <v>2</v>
       </c>
       <c r="AE50" s="49">
         <v>79</v>
       </c>
-      <c r="AF50" s="87" t="s">
-[...2 lines deleted...]
-      <c r="AG50" s="88" t="s">
+      <c r="AF50" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG50" s="79" t="s">
         <v>2</v>
       </c>
       <c r="AH50" s="49">
         <v>80</v>
       </c>
-      <c r="AI50" s="87" t="s">
-[...2 lines deleted...]
-      <c r="AJ50" s="88" t="s">
+      <c r="AI50" s="78" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ50" s="79" t="s">
         <v>2</v>
       </c>
       <c r="AK50" s="49">
         <v>86</v>
       </c>
-      <c r="AL50" s="87" t="s">
-[...2 lines deleted...]
-      <c r="AM50" s="88" t="s">
+      <c r="AL50" s="78" t="s">
+        <v>113</v>
+      </c>
+      <c r="AM50" s="79" t="s">
         <v>92</v>
       </c>
       <c r="AN50" s="49">
         <v>88</v>
       </c>
-      <c r="AO50" s="87" t="s">
-[...2 lines deleted...]
-      <c r="AP50" s="88" t="s">
+      <c r="AO50" s="78" t="s">
+        <v>120</v>
+      </c>
+      <c r="AP50" s="79" t="s">
         <v>93</v>
       </c>
       <c r="AQ50" s="49">
         <v>85</v>
       </c>
-      <c r="AR50" s="87" t="s">
-[...2 lines deleted...]
-      <c r="AS50" s="88" t="s">
+      <c r="AR50" s="78" t="s">
+        <v>106</v>
+      </c>
+      <c r="AS50" s="79" t="s">
         <v>94</v>
       </c>
       <c r="AT50" s="49">
         <v>87</v>
       </c>
-      <c r="AU50" s="87" t="s">
-[...2 lines deleted...]
-      <c r="AV50" s="88" t="s">
+      <c r="AU50" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="AV50" s="79" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="51" spans="1:48" ht="17.100000000000001" customHeight="1">
       <c r="B51" s="4">
         <v>46202</v>
       </c>
       <c r="C51" s="8">
         <v>0.9375</v>
       </c>
       <c r="E51" s="4">
         <v>46203</v>
       </c>
       <c r="F51" s="8">
         <v>0.95833333333333337</v>
       </c>
       <c r="H51" s="4">
         <v>46201</v>
       </c>
       <c r="I51" s="8">
         <v>0.875</v>
       </c>
       <c r="K51" s="4">
         <v>46203</v>
       </c>
@@ -6122,156 +6122,156 @@
       <c r="U53" s="21"/>
       <c r="W53" s="20"/>
       <c r="X53" s="21"/>
       <c r="Z53" s="20"/>
       <c r="AA53" s="21"/>
       <c r="AC53" s="20"/>
       <c r="AD53" s="21"/>
       <c r="AF53" s="20"/>
       <c r="AG53" s="21"/>
       <c r="AI53" s="20"/>
       <c r="AJ53" s="21"/>
       <c r="AL53" s="20"/>
       <c r="AM53" s="21"/>
       <c r="AO53" s="20"/>
       <c r="AP53" s="21"/>
       <c r="AR53" s="20"/>
       <c r="AS53" s="21"/>
       <c r="AU53" s="20"/>
       <c r="AV53" s="21"/>
     </row>
     <row r="54" spans="1:48" s="5" customFormat="1" ht="12">
       <c r="B54" s="27" t="s">
         <v>49</v>
       </c>
       <c r="C54" s="65" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="D54" s="27"/>
       <c r="E54" s="26" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="F54" s="25" t="s">
-        <v>186</v>
+        <v>178</v>
       </c>
       <c r="G54" s="27"/>
       <c r="H54" s="26" t="s">
         <v>25</v>
       </c>
       <c r="I54" s="68" t="s">
         <v>23</v>
       </c>
       <c r="J54" s="27"/>
       <c r="K54" s="27" t="s">
         <v>53</v>
       </c>
       <c r="L54" s="65" t="s">
         <v>20</v>
       </c>
       <c r="M54" s="27"/>
       <c r="N54" s="26" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="O54" s="68" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="P54" s="27"/>
       <c r="Q54" s="27" t="s">
         <v>61</v>
       </c>
       <c r="R54" s="65" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="S54" s="27"/>
       <c r="T54" s="26" t="s">
         <v>26</v>
       </c>
       <c r="U54" s="68" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="V54" s="27"/>
       <c r="W54" s="55" t="s">
         <v>57</v>
       </c>
       <c r="X54" s="26" t="s">
-        <v>188</v>
+        <v>180</v>
       </c>
       <c r="Y54" s="27"/>
       <c r="Z54" s="27" t="s">
         <v>19</v>
       </c>
       <c r="AA54" s="65" t="s">
         <v>54</v>
       </c>
       <c r="AB54" s="27"/>
       <c r="AC54" s="69" t="s">
         <v>50</v>
       </c>
       <c r="AD54" s="26" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="AE54" s="27"/>
       <c r="AF54" s="27" t="s">
         <v>22</v>
       </c>
       <c r="AG54" s="65" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="AH54" s="27"/>
       <c r="AI54" s="27" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="AJ54" s="65" t="s">
-        <v>190</v>
+        <v>182</v>
       </c>
       <c r="AK54" s="27"/>
       <c r="AL54" s="27" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="AM54" s="65" t="s">
         <v>62</v>
       </c>
       <c r="AN54" s="27"/>
       <c r="AO54" s="27" t="s">
         <v>21</v>
       </c>
       <c r="AP54" s="65" t="s">
         <v>58</v>
       </c>
       <c r="AQ54" s="27"/>
       <c r="AR54" s="27" t="s">
         <v>24</v>
       </c>
       <c r="AS54" s="65" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="AT54" s="27"/>
       <c r="AU54" s="27" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="AV54" s="65" t="s">
-        <v>192</v>
+        <v>184</v>
       </c>
     </row>
     <row r="55" spans="1:48">
       <c r="C55" s="14"/>
       <c r="F55" s="14"/>
       <c r="I55" s="14"/>
       <c r="L55" s="14"/>
       <c r="O55" s="14"/>
       <c r="R55" s="14"/>
       <c r="U55" s="15"/>
       <c r="V55" s="37"/>
       <c r="W55" s="12"/>
       <c r="AA55" s="15"/>
       <c r="AB55" s="37"/>
       <c r="AC55" s="12"/>
       <c r="AG55" s="14"/>
       <c r="AJ55" s="14"/>
       <c r="AM55" s="14"/>
       <c r="AP55" s="14"/>
       <c r="AS55" s="14"/>
       <c r="AV55" s="14"/>
     </row>
     <row r="56" spans="1:48">
       <c r="C56" s="14"/>
       <c r="F56" s="14"/>
@@ -6395,164 +6395,164 @@
       <c r="K62" s="63"/>
       <c r="L62" s="63"/>
       <c r="M62" s="63"/>
       <c r="N62" s="67"/>
       <c r="O62" s="13"/>
       <c r="R62" s="62"/>
       <c r="U62" s="62"/>
       <c r="W62" s="66"/>
       <c r="AA62" s="62"/>
       <c r="AD62" s="14"/>
       <c r="AG62" s="14"/>
       <c r="AJ62" s="70"/>
       <c r="AK62" s="63"/>
       <c r="AL62" s="63"/>
       <c r="AM62" s="63"/>
       <c r="AN62" s="63"/>
       <c r="AO62" s="63"/>
       <c r="AP62" s="63"/>
       <c r="AQ62" s="63"/>
       <c r="AR62" s="63"/>
       <c r="AS62" s="63"/>
       <c r="AT62" s="63"/>
       <c r="AU62" s="63"/>
     </row>
     <row r="63" spans="1:48" ht="17.100000000000001" customHeight="1" thickBot="1">
-      <c r="N63" s="118" t="s">
+      <c r="N63" s="96" t="s">
         <v>65</v>
       </c>
-      <c r="O63" s="114"/>
-      <c r="Q63" s="113" t="s">
+      <c r="O63" s="91"/>
+      <c r="Q63" s="90" t="s">
         <v>1</v>
       </c>
-      <c r="R63" s="114"/>
-      <c r="T63" s="113" t="s">
+      <c r="R63" s="91"/>
+      <c r="T63" s="90" t="s">
         <v>68</v>
       </c>
-      <c r="U63" s="114"/>
-      <c r="W63" s="113" t="s">
+      <c r="U63" s="91"/>
+      <c r="W63" s="90" t="s">
         <v>69</v>
       </c>
-      <c r="X63" s="114"/>
-      <c r="Z63" s="113" t="s">
+      <c r="X63" s="91"/>
+      <c r="Z63" s="90" t="s">
         <v>66</v>
       </c>
-      <c r="AA63" s="114"/>
-      <c r="AC63" s="113" t="s">
+      <c r="AA63" s="91"/>
+      <c r="AC63" s="90" t="s">
         <v>67</v>
       </c>
-      <c r="AD63" s="114"/>
-      <c r="AF63" s="113" t="s">
+      <c r="AD63" s="91"/>
+      <c r="AF63" s="90" t="s">
         <v>70</v>
       </c>
-      <c r="AG63" s="114"/>
-      <c r="AI63" s="113" t="s">
+      <c r="AG63" s="91"/>
+      <c r="AI63" s="90" t="s">
         <v>71</v>
       </c>
-      <c r="AJ63" s="118"/>
-[...3 lines deleted...]
-      <c r="AP63" s="89"/>
+      <c r="AJ63" s="96"/>
+      <c r="AL63" s="111"/>
+      <c r="AM63" s="111"/>
+      <c r="AO63" s="111"/>
+      <c r="AP63" s="111"/>
     </row>
     <row r="64" spans="1:48" ht="17.100000000000001" customHeight="1">
       <c r="M64" s="49">
         <v>89</v>
       </c>
-      <c r="N64" s="87" t="s">
-[...2 lines deleted...]
-      <c r="O64" s="88"/>
+      <c r="N64" s="78" t="s">
+        <v>112</v>
+      </c>
+      <c r="O64" s="79"/>
       <c r="P64" s="49">
         <v>90</v>
       </c>
-      <c r="Q64" s="87" t="s">
-[...2 lines deleted...]
-      <c r="R64" s="88" t="s">
+      <c r="Q64" s="78" t="s">
+        <v>116</v>
+      </c>
+      <c r="R64" s="79" t="s">
         <v>2</v>
       </c>
       <c r="S64" s="49">
         <v>93</v>
       </c>
-      <c r="T64" s="87" t="s">
-[...2 lines deleted...]
-      <c r="U64" s="88" t="s">
+      <c r="T64" s="78" t="s">
+        <v>120</v>
+      </c>
+      <c r="U64" s="79" t="s">
         <v>2</v>
       </c>
       <c r="V64" s="49">
         <v>94</v>
       </c>
-      <c r="W64" s="87" t="s">
-[...2 lines deleted...]
-      <c r="X64" s="88" t="s">
+      <c r="W64" s="78" t="s">
+        <v>107</v>
+      </c>
+      <c r="X64" s="79" t="s">
         <v>2</v>
       </c>
       <c r="Y64" s="49">
         <v>91</v>
       </c>
-      <c r="Z64" s="87" t="s">
-[...2 lines deleted...]
-      <c r="AA64" s="88" t="s">
+      <c r="Z64" s="78" t="s">
+        <v>114</v>
+      </c>
+      <c r="AA64" s="79" t="s">
         <v>2</v>
       </c>
       <c r="AB64" s="49">
         <v>92</v>
       </c>
-      <c r="AC64" s="87" t="s">
-[...2 lines deleted...]
-      <c r="AD64" s="88" t="s">
+      <c r="AC64" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="AD64" s="79" t="s">
         <v>2</v>
       </c>
       <c r="AE64" s="49">
         <v>95</v>
       </c>
-      <c r="AF64" s="87" t="s">
-[...2 lines deleted...]
-      <c r="AG64" s="88" t="s">
+      <c r="AF64" s="78" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG64" s="79" t="s">
         <v>2</v>
       </c>
       <c r="AH64" s="49">
         <v>96</v>
       </c>
-      <c r="AI64" s="87" t="s">
-[...2 lines deleted...]
-      <c r="AJ64" s="88" t="s">
+      <c r="AI64" s="78" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ64" s="79" t="s">
         <v>2</v>
       </c>
       <c r="AK64" s="49"/>
-      <c r="AL64" s="90"/>
-      <c r="AM64" s="90"/>
+      <c r="AL64" s="112"/>
+      <c r="AM64" s="112"/>
       <c r="AN64" s="49"/>
-      <c r="AO64" s="90"/>
-      <c r="AP64" s="90"/>
+      <c r="AO64" s="112"/>
+      <c r="AP64" s="112"/>
     </row>
     <row r="65" spans="14:42" ht="17.100000000000001" customHeight="1">
       <c r="N65" s="4">
         <v>46207</v>
       </c>
       <c r="O65" s="8">
         <v>0.95833333333333337</v>
       </c>
       <c r="Q65" s="4">
         <v>46207</v>
       </c>
       <c r="R65" s="8">
         <v>0.79166666666666663</v>
       </c>
       <c r="T65" s="4">
         <v>46209</v>
       </c>
       <c r="U65" s="8">
         <v>0.875</v>
       </c>
       <c r="W65" s="4">
         <v>46210</v>
       </c>
       <c r="X65" s="8">
         <v>8.3333333333333329E-2</v>
@@ -6658,103 +6658,103 @@
     </row>
     <row r="67" spans="14:42" ht="17.100000000000001" customHeight="1" thickBot="1">
       <c r="N67" s="20"/>
       <c r="O67" s="21"/>
       <c r="Q67" s="20"/>
       <c r="R67" s="21"/>
       <c r="T67" s="20"/>
       <c r="U67" s="21"/>
       <c r="W67" s="20"/>
       <c r="X67" s="21"/>
       <c r="Z67" s="20"/>
       <c r="AA67" s="21"/>
       <c r="AC67" s="20"/>
       <c r="AD67" s="21"/>
       <c r="AF67" s="20"/>
       <c r="AG67" s="21"/>
       <c r="AI67" s="20"/>
       <c r="AJ67" s="21"/>
       <c r="AL67" s="53"/>
       <c r="AM67" s="53"/>
       <c r="AO67" s="53"/>
       <c r="AP67" s="53"/>
     </row>
     <row r="68" spans="14:42" s="5" customFormat="1" ht="17.100000000000001" customHeight="1">
       <c r="N68" s="25" t="s">
-        <v>194</v>
+        <v>186</v>
       </c>
       <c r="O68" s="26" t="s">
-        <v>193</v>
+        <v>185</v>
       </c>
       <c r="P68" s="27"/>
       <c r="Q68" s="26" t="s">
-        <v>200</v>
+        <v>192</v>
       </c>
       <c r="R68" s="28" t="s">
-        <v>199</v>
+        <v>191</v>
       </c>
       <c r="S68" s="27"/>
       <c r="T68" s="25" t="s">
-        <v>198</v>
+        <v>190</v>
       </c>
       <c r="U68" s="27" t="s">
-        <v>196</v>
+        <v>188</v>
       </c>
       <c r="V68" s="27"/>
       <c r="W68" s="27" t="s">
-        <v>197</v>
+        <v>189</v>
       </c>
       <c r="X68" s="28" t="s">
-        <v>195</v>
+        <v>187</v>
       </c>
       <c r="Y68" s="27"/>
       <c r="Z68" s="25" t="s">
-        <v>201</v>
+        <v>193</v>
       </c>
       <c r="AA68" s="27" t="s">
-        <v>202</v>
+        <v>194</v>
       </c>
       <c r="AB68" s="27"/>
       <c r="AC68" s="27" t="s">
-        <v>203</v>
+        <v>195</v>
       </c>
       <c r="AD68" s="28" t="s">
-        <v>204</v>
+        <v>196</v>
       </c>
       <c r="AE68" s="27"/>
       <c r="AF68" s="25" t="s">
-        <v>205</v>
+        <v>197</v>
       </c>
       <c r="AG68" s="27" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="AH68" s="27"/>
       <c r="AI68" s="27" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
       <c r="AJ68" s="55" t="s">
-        <v>208</v>
+        <v>200</v>
       </c>
       <c r="AK68" s="27"/>
       <c r="AL68" s="27"/>
       <c r="AM68" s="27"/>
       <c r="AN68" s="27"/>
       <c r="AO68" s="27"/>
       <c r="AP68" s="27"/>
     </row>
     <row r="69" spans="14:42" s="5" customFormat="1" ht="17.100000000000001" customHeight="1">
       <c r="N69" s="68"/>
       <c r="O69" s="27"/>
       <c r="P69" s="27"/>
       <c r="Q69" s="27"/>
       <c r="R69" s="69"/>
       <c r="S69" s="27"/>
       <c r="T69" s="68"/>
       <c r="U69" s="27"/>
       <c r="V69" s="27"/>
       <c r="W69" s="27"/>
       <c r="X69" s="69"/>
       <c r="Y69" s="27"/>
       <c r="Z69" s="68"/>
       <c r="AA69" s="27"/>
       <c r="AB69" s="27"/>
       <c r="AC69" s="27"/>
@@ -6795,111 +6795,111 @@
       <c r="AG70" s="27"/>
       <c r="AH70" s="27"/>
       <c r="AI70" s="27"/>
       <c r="AJ70" s="69"/>
       <c r="AK70" s="27"/>
       <c r="AL70" s="27"/>
       <c r="AM70" s="27"/>
       <c r="AN70" s="27"/>
       <c r="AO70" s="27"/>
       <c r="AP70" s="27"/>
     </row>
     <row r="71" spans="14:42" ht="17.100000000000001" customHeight="1">
       <c r="N71" s="14"/>
       <c r="O71" s="13"/>
       <c r="Q71" s="13"/>
       <c r="R71" s="11"/>
       <c r="T71" s="14"/>
       <c r="X71" s="11"/>
       <c r="Z71" s="14"/>
       <c r="AD71" s="11"/>
       <c r="AF71" s="14"/>
       <c r="AJ71" s="11"/>
     </row>
     <row r="72" spans="14:42" ht="17.100000000000001" customHeight="1">
       <c r="N72" s="15"/>
-      <c r="O72" s="115" t="s">
+      <c r="O72" s="83" t="s">
         <v>3</v>
       </c>
-      <c r="P72" s="116"/>
-      <c r="Q72" s="117"/>
+      <c r="P72" s="84"/>
+      <c r="Q72" s="85"/>
       <c r="R72" s="12"/>
       <c r="T72" s="15"/>
-      <c r="U72" s="115" t="s">
+      <c r="U72" s="83" t="s">
         <v>5</v>
       </c>
-      <c r="V72" s="116"/>
-      <c r="W72" s="117"/>
+      <c r="V72" s="84"/>
+      <c r="W72" s="85"/>
       <c r="X72" s="12"/>
       <c r="Z72" s="15"/>
-      <c r="AA72" s="115" t="s">
+      <c r="AA72" s="83" t="s">
         <v>6</v>
       </c>
-      <c r="AB72" s="116"/>
-      <c r="AC72" s="117"/>
+      <c r="AB72" s="84"/>
+      <c r="AC72" s="85"/>
       <c r="AD72" s="12"/>
       <c r="AF72" s="15"/>
-      <c r="AG72" s="115" t="s">
+      <c r="AG72" s="83" t="s">
         <v>4</v>
       </c>
-      <c r="AH72" s="116"/>
-      <c r="AI72" s="117"/>
+      <c r="AH72" s="84"/>
+      <c r="AI72" s="85"/>
       <c r="AJ72" s="12"/>
     </row>
     <row r="73" spans="14:42" ht="17.100000000000001" customHeight="1">
       <c r="N73" s="49">
         <v>97</v>
       </c>
-      <c r="O73" s="87" t="s">
-[...3 lines deleted...]
-      <c r="Q73" s="88"/>
+      <c r="O73" s="78" t="s">
+        <v>109</v>
+      </c>
+      <c r="P73" s="82"/>
+      <c r="Q73" s="79"/>
       <c r="T73" s="49">
         <v>98</v>
       </c>
-      <c r="U73" s="87" t="s">
-[...3 lines deleted...]
-      <c r="W73" s="88"/>
+      <c r="U73" s="78" t="s">
+        <v>104</v>
+      </c>
+      <c r="V73" s="82"/>
+      <c r="W73" s="79"/>
       <c r="Z73" s="49">
         <v>99</v>
       </c>
-      <c r="AA73" s="87" t="s">
-[...3 lines deleted...]
-      <c r="AC73" s="88"/>
+      <c r="AA73" s="78" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB73" s="82"/>
+      <c r="AC73" s="79"/>
       <c r="AF73" s="49">
         <v>100</v>
       </c>
-      <c r="AG73" s="87" t="s">
-[...3 lines deleted...]
-      <c r="AI73" s="88"/>
+      <c r="AG73" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="AH73" s="82"/>
+      <c r="AI73" s="79"/>
     </row>
     <row r="74" spans="14:42" ht="17.100000000000001" customHeight="1">
       <c r="O74" s="4">
         <v>46212</v>
       </c>
       <c r="Q74" s="7">
         <v>0.91666666666666663</v>
       </c>
       <c r="U74" s="4">
         <v>46213</v>
       </c>
       <c r="W74" s="7">
         <v>0.875</v>
       </c>
       <c r="AA74" s="4">
         <v>46214</v>
       </c>
       <c r="AC74" s="7">
         <v>0.95833333333333337</v>
       </c>
       <c r="AG74" s="4">
         <v>46215</v>
       </c>
       <c r="AI74" s="7">
         <v>0.125</v>
@@ -6953,689 +6953,689 @@
       <c r="V76" s="44" t="s">
         <v>81</v>
       </c>
       <c r="W76" s="22"/>
       <c r="AA76" s="20"/>
       <c r="AB76" s="44" t="s">
         <v>81</v>
       </c>
       <c r="AC76" s="22"/>
       <c r="AG76" s="20"/>
       <c r="AH76" s="44" t="s">
         <v>81</v>
       </c>
       <c r="AI76" s="22"/>
       <c r="AK76" s="50"/>
       <c r="AL76" s="53"/>
       <c r="AN76" s="50"/>
       <c r="AO76" s="53"/>
     </row>
     <row r="77" spans="14:42" s="5" customFormat="1" ht="17.100000000000001" customHeight="1">
       <c r="O77" s="27">
         <v>0</v>
       </c>
       <c r="P77" s="35"/>
       <c r="Q77" s="36" t="s">
-        <v>209</v>
+        <v>201</v>
       </c>
       <c r="R77" s="30"/>
       <c r="S77" s="30"/>
       <c r="T77" s="30"/>
       <c r="U77" s="36" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="V77" s="38"/>
       <c r="W77" s="27" t="s">
-        <v>211</v>
+        <v>203</v>
       </c>
       <c r="X77" s="30"/>
       <c r="Y77" s="30"/>
       <c r="Z77" s="30"/>
       <c r="AA77" s="27" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="AB77" s="35"/>
       <c r="AC77" s="36" t="s">
-        <v>213</v>
+        <v>205</v>
       </c>
       <c r="AD77" s="30"/>
       <c r="AE77" s="30"/>
       <c r="AF77" s="30"/>
       <c r="AG77" s="36" t="s">
-        <v>214</v>
+        <v>206</v>
       </c>
       <c r="AH77" s="38"/>
       <c r="AI77" s="27" t="s">
-        <v>215</v>
+        <v>207</v>
       </c>
       <c r="AK77" s="29"/>
       <c r="AL77" s="27"/>
       <c r="AN77" s="29"/>
       <c r="AO77" s="27"/>
     </row>
     <row r="78" spans="14:42" ht="17.100000000000001" customHeight="1">
       <c r="P78" s="14"/>
       <c r="V78" s="11"/>
       <c r="AB78" s="14"/>
       <c r="AH78" s="11"/>
     </row>
     <row r="79" spans="14:42" ht="17.100000000000001" customHeight="1">
       <c r="P79" s="14"/>
       <c r="V79" s="11"/>
       <c r="AB79" s="14"/>
       <c r="AH79" s="11"/>
     </row>
     <row r="80" spans="14:42" ht="17.100000000000001" customHeight="1">
       <c r="P80" s="14"/>
       <c r="V80" s="11"/>
       <c r="AB80" s="14"/>
       <c r="AH80" s="11"/>
     </row>
     <row r="81" spans="2:42" ht="17.100000000000001" customHeight="1">
       <c r="P81" s="15"/>
       <c r="Q81" s="37"/>
-      <c r="R81" s="101" t="s">
+      <c r="R81" s="93" t="s">
         <v>7</v>
       </c>
-      <c r="S81" s="102"/>
-      <c r="T81" s="103"/>
+      <c r="S81" s="94"/>
+      <c r="T81" s="95"/>
       <c r="U81" s="37"/>
       <c r="V81" s="12"/>
       <c r="AB81" s="15"/>
       <c r="AC81" s="37"/>
-      <c r="AD81" s="101" t="s">
+      <c r="AD81" s="93" t="s">
         <v>72</v>
       </c>
-      <c r="AE81" s="102"/>
-      <c r="AF81" s="103"/>
+      <c r="AE81" s="94"/>
+      <c r="AF81" s="95"/>
       <c r="AG81" s="37"/>
       <c r="AH81" s="12"/>
     </row>
     <row r="82" spans="2:42" ht="17.100000000000001" customHeight="1">
       <c r="Q82" s="49">
         <v>101</v>
       </c>
-      <c r="R82" s="87" t="s">
-[...3 lines deleted...]
-      <c r="T82" s="88"/>
+      <c r="R82" s="78" t="s">
+        <v>120</v>
+      </c>
+      <c r="S82" s="82"/>
+      <c r="T82" s="79"/>
       <c r="AC82" s="49">
         <v>102</v>
       </c>
-      <c r="AD82" s="87" t="s">
-[...3 lines deleted...]
-      <c r="AF82" s="88"/>
+      <c r="AD82" s="78" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE82" s="82"/>
+      <c r="AF82" s="79"/>
     </row>
     <row r="83" spans="2:42" ht="17.100000000000001" customHeight="1">
       <c r="R83" s="4">
         <v>46217</v>
       </c>
       <c r="T83" s="7">
         <v>0.875</v>
       </c>
-      <c r="X83" s="110" t="s">
+      <c r="X83" s="106" t="s">
         <v>8</v>
       </c>
-      <c r="Y83" s="111"/>
-      <c r="Z83" s="112"/>
+      <c r="Y83" s="107"/>
+      <c r="Z83" s="108"/>
       <c r="AD83" s="4">
         <v>46218</v>
       </c>
       <c r="AF83" s="7">
         <v>0.875</v>
       </c>
     </row>
     <row r="84" spans="2:42" ht="17.100000000000001" customHeight="1">
       <c r="R84" s="2" t="str">
         <f>IF(OR(O76="",Q76=""),"",IF(O76&gt;Q76,O75,Q75))</f>
         <v/>
       </c>
       <c r="T84" s="3" t="str">
         <f>IF(OR(U76="",W76=""),"",IF(U76&gt;W76,U75,W75))</f>
         <v/>
       </c>
       <c r="W84" s="49">
         <v>103</v>
       </c>
-      <c r="X84" s="87" t="s">
-[...3 lines deleted...]
-      <c r="Z84" s="88"/>
+      <c r="X84" s="78" t="s">
+        <v>113</v>
+      </c>
+      <c r="Y84" s="82"/>
+      <c r="Z84" s="79"/>
       <c r="AD84" s="2" t="str">
         <f>IF(OR(AA76="",AC76=""),"",IF(AA76&gt;AC76,AA75,AC75))</f>
         <v/>
       </c>
       <c r="AF84" s="3" t="str">
         <f>IF(OR(AG76="",AI76=""),"",IF(AG76&gt;AI76,AG75,AI75))</f>
         <v/>
       </c>
     </row>
     <row r="85" spans="2:42" ht="17.100000000000001" customHeight="1" thickBot="1">
       <c r="R85" s="20"/>
       <c r="S85" s="44" t="s">
         <v>81</v>
       </c>
       <c r="T85" s="22"/>
       <c r="U85" s="39"/>
       <c r="V85" s="40"/>
       <c r="W85" s="41"/>
       <c r="X85" s="4">
         <v>46221</v>
       </c>
       <c r="Z85" s="7">
         <v>0.95833333333333337</v>
       </c>
       <c r="AA85" s="39"/>
       <c r="AB85" s="40"/>
       <c r="AC85" s="41"/>
       <c r="AD85" s="20"/>
       <c r="AE85" s="44" t="s">
         <v>81</v>
       </c>
       <c r="AF85" s="22"/>
     </row>
     <row r="86" spans="2:42" ht="17.100000000000001" customHeight="1">
       <c r="R86" s="27" t="s">
-        <v>216</v>
+        <v>208</v>
       </c>
       <c r="S86" s="42"/>
       <c r="T86" s="27" t="s">
-        <v>217</v>
+        <v>209</v>
       </c>
       <c r="X86" s="2" t="str">
         <f>IF(OR(R85="",T85=""),"",IF(R85&lt;T85,R84,T84))</f>
         <v/>
       </c>
       <c r="Z86" s="3" t="str">
         <f>IF(OR(AD85="",AF85=""),"",IF(AD85&lt;AF85,AD84,AF84))</f>
         <v/>
       </c>
       <c r="AD86" s="27" t="s">
-        <v>218</v>
+        <v>210</v>
       </c>
       <c r="AE86" s="43"/>
       <c r="AF86" s="27" t="s">
-        <v>219</v>
+        <v>211</v>
       </c>
     </row>
     <row r="87" spans="2:42" ht="17.100000000000001" customHeight="1" thickBot="1">
       <c r="S87" s="14"/>
       <c r="X87" s="20"/>
       <c r="Y87" s="44" t="s">
         <v>81</v>
       </c>
       <c r="Z87" s="22"/>
       <c r="AE87" s="11"/>
     </row>
     <row r="88" spans="2:42" ht="17.100000000000001" customHeight="1">
       <c r="S88" s="14"/>
       <c r="X88" s="27" t="s">
-        <v>220</v>
+        <v>212</v>
       </c>
       <c r="Y88" s="59"/>
       <c r="Z88" s="27" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
       <c r="AE88" s="11"/>
     </row>
     <row r="89" spans="2:42" ht="17.100000000000001" customHeight="1">
       <c r="S89" s="14"/>
       <c r="Y89" s="60"/>
       <c r="AE89" s="11"/>
     </row>
     <row r="90" spans="2:42" ht="17.100000000000001" customHeight="1" thickBot="1">
       <c r="S90" s="14"/>
       <c r="Y90" s="61"/>
       <c r="AE90" s="11"/>
     </row>
     <row r="91" spans="2:42" ht="31.5">
       <c r="S91" s="15"/>
       <c r="T91" s="37"/>
       <c r="U91" s="37"/>
       <c r="V91" s="37"/>
       <c r="W91" s="37"/>
-      <c r="X91" s="105" t="s">
+      <c r="X91" s="101" t="s">
         <v>9</v>
       </c>
-      <c r="Y91" s="106"/>
-      <c r="Z91" s="107"/>
+      <c r="Y91" s="102"/>
+      <c r="Z91" s="103"/>
       <c r="AA91" s="37"/>
       <c r="AB91" s="37"/>
       <c r="AC91" s="37"/>
       <c r="AD91" s="37"/>
       <c r="AE91" s="12"/>
     </row>
     <row r="92" spans="2:42" ht="17.100000000000001" customHeight="1">
       <c r="W92" s="49">
         <v>104</v>
       </c>
-      <c r="X92" s="108" t="s">
-[...3 lines deleted...]
-      <c r="Z92" s="109"/>
+      <c r="X92" s="104" t="s">
+        <v>114</v>
+      </c>
+      <c r="Y92" s="82"/>
+      <c r="Z92" s="105"/>
     </row>
     <row r="93" spans="2:42" ht="17.100000000000001" customHeight="1">
       <c r="X93" s="16">
         <v>46222</v>
       </c>
       <c r="Z93" s="17">
         <v>0.875</v>
       </c>
     </row>
     <row r="94" spans="2:42" ht="17.100000000000001" customHeight="1">
       <c r="B94" t="s">
         <v>227</v>
       </c>
       <c r="X94" s="18" t="str">
         <f>IF(OR(R85="",T85=""),"",IF(R85&gt;T85,R84,T84))</f>
         <v/>
       </c>
       <c r="Z94" s="19" t="str">
         <f>IF(OR(AD85="",AF85=""),"",IF(AD85&gt;AF85,AD84,AF84))</f>
         <v/>
       </c>
       <c r="AD94" s="31"/>
       <c r="AG94" s="31"/>
       <c r="AJ94" s="31"/>
       <c r="AM94" s="31"/>
       <c r="AP94" s="31"/>
     </row>
     <row r="95" spans="2:42" ht="17.100000000000001" customHeight="1" thickBot="1">
       <c r="B95" t="s">
-        <v>224</v>
+        <v>216</v>
       </c>
       <c r="X95" s="24"/>
       <c r="Y95" s="45" t="s">
         <v>81</v>
       </c>
       <c r="Z95" s="23"/>
       <c r="AE95" s="47"/>
       <c r="AF95" s="47"/>
       <c r="AG95" s="47"/>
       <c r="AH95" s="47"/>
       <c r="AI95" s="47"/>
       <c r="AJ95" s="47"/>
       <c r="AK95" s="47"/>
       <c r="AL95" s="47"/>
       <c r="AM95" s="47"/>
       <c r="AN95" s="47"/>
       <c r="AO95" s="47"/>
       <c r="AP95" s="47"/>
     </row>
     <row r="96" spans="2:42">
-      <c r="B96" s="119" t="s">
+      <c r="B96" s="92" t="s">
         <v>73</v>
       </c>
-      <c r="C96" s="119"/>
-[...1 lines deleted...]
-      <c r="E96" s="119"/>
+      <c r="C96" s="92"/>
+      <c r="D96" s="92"/>
+      <c r="E96" s="92"/>
       <c r="X96" s="27" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
       <c r="Y96" s="6"/>
       <c r="Z96" s="27" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
     </row>
     <row r="97"/>
     <row r="98"/>
     <row r="99"/>
     <row r="100"/>
     <row r="101"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="8w6t3zmAWl8hUQDPNXS6ofIKRoFKFUqGexXTc5l7qHxvLB5S/2xcwsyKM1k7rvDmZ8ss26dlzZo3YtAnVWoLTQ==" saltValue="jXQ4LtUdAyEi+DKvOKokHA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="vBwuenUYE3kvxU1/G7S1hamR/t63sXjreQRQ6rYLPbJhDbMEj0gX4h1M4LyNdCtl8esZ1X6dh6opGwaiNh+blw==" saltValue="w8l9QvAd+3XBg1XByoJEKw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="325">
+    <mergeCell ref="AI11:AJ11"/>
+    <mergeCell ref="AL11:AM11"/>
+    <mergeCell ref="AO11:AP11"/>
+    <mergeCell ref="AI9:AJ9"/>
+    <mergeCell ref="AL9:AM9"/>
+    <mergeCell ref="AO9:AP9"/>
+    <mergeCell ref="Q10:R10"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="W10:X10"/>
+    <mergeCell ref="Z10:AA10"/>
+    <mergeCell ref="AC10:AD10"/>
+    <mergeCell ref="AF10:AG10"/>
+    <mergeCell ref="AI10:AJ10"/>
+    <mergeCell ref="AL10:AM10"/>
+    <mergeCell ref="AO10:AP10"/>
+    <mergeCell ref="AI7:AJ7"/>
+    <mergeCell ref="AL7:AM7"/>
+    <mergeCell ref="AO7:AP7"/>
+    <mergeCell ref="Q8:R8"/>
+    <mergeCell ref="T8:U8"/>
+    <mergeCell ref="W8:X8"/>
+    <mergeCell ref="Z8:AA8"/>
+    <mergeCell ref="AC8:AD8"/>
+    <mergeCell ref="AF8:AG8"/>
+    <mergeCell ref="AI8:AJ8"/>
+    <mergeCell ref="AL8:AM8"/>
+    <mergeCell ref="AO8:AP8"/>
+    <mergeCell ref="N11:O11"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="Q7:R7"/>
+    <mergeCell ref="T7:U7"/>
+    <mergeCell ref="W7:X7"/>
+    <mergeCell ref="Z7:AA7"/>
+    <mergeCell ref="AC7:AD7"/>
+    <mergeCell ref="AF7:AG7"/>
+    <mergeCell ref="Q9:R9"/>
+    <mergeCell ref="T9:U9"/>
+    <mergeCell ref="W9:X9"/>
+    <mergeCell ref="Z9:AA9"/>
+    <mergeCell ref="AC9:AD9"/>
+    <mergeCell ref="AF9:AG9"/>
+    <mergeCell ref="K11:L11"/>
+    <mergeCell ref="Q11:R11"/>
+    <mergeCell ref="T11:U11"/>
+    <mergeCell ref="W11:X11"/>
+    <mergeCell ref="Z11:AA11"/>
+    <mergeCell ref="AC11:AD11"/>
+    <mergeCell ref="AF11:AG11"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="H8:I8"/>
+    <mergeCell ref="H7:I7"/>
+    <mergeCell ref="K7:L7"/>
+    <mergeCell ref="K8:L8"/>
+    <mergeCell ref="K9:L9"/>
+    <mergeCell ref="K10:L10"/>
+    <mergeCell ref="N7:O7"/>
+    <mergeCell ref="N8:O8"/>
+    <mergeCell ref="N9:O9"/>
+    <mergeCell ref="N10:O10"/>
+    <mergeCell ref="H3:AP3"/>
+    <mergeCell ref="AR45:AS45"/>
+    <mergeCell ref="AU45:AV45"/>
+    <mergeCell ref="AX45:AY45"/>
+    <mergeCell ref="BA45:BB45"/>
+    <mergeCell ref="AR46:AS46"/>
+    <mergeCell ref="AU46:AV46"/>
+    <mergeCell ref="AX46:AY46"/>
+    <mergeCell ref="BA46:BB46"/>
+    <mergeCell ref="AR23:AS23"/>
+    <mergeCell ref="AU23:AV23"/>
+    <mergeCell ref="AX23:AY23"/>
+    <mergeCell ref="BA23:BB23"/>
+    <mergeCell ref="AR28:AS28"/>
+    <mergeCell ref="AU28:AV28"/>
+    <mergeCell ref="AX28:AY28"/>
+    <mergeCell ref="BA28:BB28"/>
+    <mergeCell ref="AR33:AS33"/>
+    <mergeCell ref="AU33:AV33"/>
+    <mergeCell ref="AX33:AY33"/>
+    <mergeCell ref="BA33:BB33"/>
+    <mergeCell ref="AR12:AS12"/>
+    <mergeCell ref="AU12:AV12"/>
+    <mergeCell ref="AX12:AY12"/>
+    <mergeCell ref="AX47:AY47"/>
+    <mergeCell ref="BA47:BB47"/>
+    <mergeCell ref="AR38:AS38"/>
+    <mergeCell ref="AU38:AV38"/>
+    <mergeCell ref="AX38:AY38"/>
+    <mergeCell ref="BA38:BB38"/>
+    <mergeCell ref="AR43:AS43"/>
+    <mergeCell ref="AU43:AV43"/>
+    <mergeCell ref="AX43:AY43"/>
+    <mergeCell ref="BA43:BB43"/>
+    <mergeCell ref="AR44:AS44"/>
+    <mergeCell ref="AU44:AV44"/>
+    <mergeCell ref="AX44:AY44"/>
+    <mergeCell ref="BA44:BB44"/>
+    <mergeCell ref="BA12:BB12"/>
+    <mergeCell ref="AR13:AS13"/>
+    <mergeCell ref="AU13:AV13"/>
+    <mergeCell ref="AX13:AY13"/>
+    <mergeCell ref="BA13:BB13"/>
+    <mergeCell ref="AR18:AS18"/>
+    <mergeCell ref="AU18:AV18"/>
+    <mergeCell ref="AX18:AY18"/>
+    <mergeCell ref="BA18:BB18"/>
+    <mergeCell ref="B49:C49"/>
+    <mergeCell ref="E49:F49"/>
+    <mergeCell ref="H49:I49"/>
+    <mergeCell ref="K49:L49"/>
+    <mergeCell ref="N49:O49"/>
+    <mergeCell ref="Q49:R49"/>
+    <mergeCell ref="T49:U49"/>
+    <mergeCell ref="W49:X49"/>
+    <mergeCell ref="AI49:AJ49"/>
+    <mergeCell ref="B50:C50"/>
+    <mergeCell ref="E50:F50"/>
+    <mergeCell ref="H50:I50"/>
+    <mergeCell ref="K50:L50"/>
+    <mergeCell ref="N50:O50"/>
+    <mergeCell ref="Q50:R50"/>
+    <mergeCell ref="T50:U50"/>
+    <mergeCell ref="W50:X50"/>
+    <mergeCell ref="Z50:AA50"/>
+    <mergeCell ref="AL45:AM45"/>
+    <mergeCell ref="AL46:AM46"/>
+    <mergeCell ref="AL47:AM47"/>
+    <mergeCell ref="AR49:AS49"/>
+    <mergeCell ref="AU49:AV49"/>
+    <mergeCell ref="AL50:AM50"/>
+    <mergeCell ref="AO50:AP50"/>
+    <mergeCell ref="AR50:AS50"/>
+    <mergeCell ref="AU50:AV50"/>
+    <mergeCell ref="AR47:AS47"/>
+    <mergeCell ref="AU47:AV47"/>
+    <mergeCell ref="AI23:AJ23"/>
+    <mergeCell ref="AI28:AJ28"/>
+    <mergeCell ref="AI33:AJ33"/>
+    <mergeCell ref="AI38:AJ38"/>
+    <mergeCell ref="AI43:AJ43"/>
+    <mergeCell ref="AI44:AJ44"/>
+    <mergeCell ref="AL63:AM63"/>
+    <mergeCell ref="AL64:AM64"/>
+    <mergeCell ref="AO12:AP12"/>
+    <mergeCell ref="AO13:AP13"/>
+    <mergeCell ref="AO18:AP18"/>
+    <mergeCell ref="AO23:AP23"/>
+    <mergeCell ref="AO28:AP28"/>
+    <mergeCell ref="AO33:AP33"/>
+    <mergeCell ref="AO38:AP38"/>
+    <mergeCell ref="AO43:AP43"/>
+    <mergeCell ref="AO44:AP44"/>
+    <mergeCell ref="AO45:AP45"/>
+    <mergeCell ref="AO46:AP46"/>
+    <mergeCell ref="AO47:AP47"/>
+    <mergeCell ref="AO63:AP63"/>
+    <mergeCell ref="AO64:AP64"/>
+    <mergeCell ref="AO49:AP49"/>
+    <mergeCell ref="AL49:AM49"/>
+    <mergeCell ref="AL12:AM12"/>
+    <mergeCell ref="AL13:AM13"/>
+    <mergeCell ref="AL18:AM18"/>
+    <mergeCell ref="AL23:AM23"/>
+    <mergeCell ref="AL28:AM28"/>
+    <mergeCell ref="AL33:AM33"/>
+    <mergeCell ref="AL38:AM38"/>
+    <mergeCell ref="AL43:AM43"/>
+    <mergeCell ref="AL44:AM44"/>
+    <mergeCell ref="AC12:AD12"/>
+    <mergeCell ref="AC47:AD47"/>
+    <mergeCell ref="AC23:AD23"/>
+    <mergeCell ref="AC28:AD28"/>
+    <mergeCell ref="AC33:AD33"/>
+    <mergeCell ref="AC38:AD38"/>
+    <mergeCell ref="AI46:AJ46"/>
+    <mergeCell ref="AI47:AJ47"/>
+    <mergeCell ref="AI50:AJ50"/>
+    <mergeCell ref="AF49:AG49"/>
+    <mergeCell ref="AF50:AG50"/>
+    <mergeCell ref="AF12:AG12"/>
+    <mergeCell ref="AF13:AG13"/>
+    <mergeCell ref="AF18:AG18"/>
+    <mergeCell ref="AF23:AG23"/>
+    <mergeCell ref="AF28:AG28"/>
+    <mergeCell ref="AF33:AG33"/>
+    <mergeCell ref="AF38:AG38"/>
+    <mergeCell ref="AF43:AG43"/>
+    <mergeCell ref="AF44:AG44"/>
+    <mergeCell ref="AI45:AJ45"/>
+    <mergeCell ref="AI12:AJ12"/>
+    <mergeCell ref="AI13:AJ13"/>
+    <mergeCell ref="AI18:AJ18"/>
+    <mergeCell ref="Q46:R46"/>
+    <mergeCell ref="Q47:R47"/>
+    <mergeCell ref="N43:O43"/>
+    <mergeCell ref="N23:O23"/>
+    <mergeCell ref="N28:O28"/>
+    <mergeCell ref="N33:O33"/>
+    <mergeCell ref="N38:O38"/>
+    <mergeCell ref="T43:U43"/>
+    <mergeCell ref="T44:U44"/>
+    <mergeCell ref="T45:U45"/>
+    <mergeCell ref="T47:U47"/>
+    <mergeCell ref="N46:O46"/>
+    <mergeCell ref="Q12:R12"/>
+    <mergeCell ref="T12:U12"/>
+    <mergeCell ref="W12:X12"/>
+    <mergeCell ref="H13:I13"/>
+    <mergeCell ref="AC18:AD18"/>
+    <mergeCell ref="Z47:AA47"/>
+    <mergeCell ref="Q43:R43"/>
+    <mergeCell ref="Q44:R44"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="H38:I38"/>
+    <mergeCell ref="N47:O47"/>
+    <mergeCell ref="H44:I44"/>
+    <mergeCell ref="N44:O44"/>
+    <mergeCell ref="N45:O45"/>
+    <mergeCell ref="H46:I46"/>
+    <mergeCell ref="H45:I45"/>
+    <mergeCell ref="H43:I43"/>
+    <mergeCell ref="K43:L43"/>
+    <mergeCell ref="K44:L44"/>
+    <mergeCell ref="K45:L45"/>
+    <mergeCell ref="K46:L46"/>
+    <mergeCell ref="Q18:R18"/>
+    <mergeCell ref="AD81:AF81"/>
+    <mergeCell ref="AD82:AF82"/>
+    <mergeCell ref="X91:Z91"/>
+    <mergeCell ref="X92:Z92"/>
+    <mergeCell ref="X83:Z83"/>
+    <mergeCell ref="X84:Z84"/>
+    <mergeCell ref="AF63:AG63"/>
+    <mergeCell ref="H12:I12"/>
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="N12:O12"/>
+    <mergeCell ref="AC13:AD13"/>
+    <mergeCell ref="Z13:AA13"/>
+    <mergeCell ref="W13:X13"/>
+    <mergeCell ref="T13:U13"/>
+    <mergeCell ref="T18:U18"/>
+    <mergeCell ref="W18:X18"/>
+    <mergeCell ref="Z18:AA18"/>
+    <mergeCell ref="K13:L13"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="Q13:R13"/>
+    <mergeCell ref="N13:O13"/>
+    <mergeCell ref="N18:O18"/>
+    <mergeCell ref="K18:L18"/>
+    <mergeCell ref="Z12:AA12"/>
+    <mergeCell ref="AG72:AI72"/>
+    <mergeCell ref="AG73:AI73"/>
+    <mergeCell ref="AI63:AJ63"/>
+    <mergeCell ref="AI64:AJ64"/>
+    <mergeCell ref="W43:X43"/>
+    <mergeCell ref="W44:X44"/>
+    <mergeCell ref="W45:X45"/>
+    <mergeCell ref="W46:X46"/>
+    <mergeCell ref="W47:X47"/>
+    <mergeCell ref="AC43:AD43"/>
+    <mergeCell ref="AC44:AD44"/>
+    <mergeCell ref="AC45:AD45"/>
+    <mergeCell ref="AC46:AD46"/>
+    <mergeCell ref="Z43:AA43"/>
+    <mergeCell ref="Z44:AA44"/>
+    <mergeCell ref="Z45:AA45"/>
+    <mergeCell ref="Z46:AA46"/>
+    <mergeCell ref="AC49:AD49"/>
+    <mergeCell ref="AC50:AD50"/>
+    <mergeCell ref="AF45:AG45"/>
+    <mergeCell ref="AF46:AG46"/>
+    <mergeCell ref="AF47:AG47"/>
+    <mergeCell ref="Z49:AA49"/>
+    <mergeCell ref="W63:X63"/>
+    <mergeCell ref="W64:X64"/>
+    <mergeCell ref="Z23:AA23"/>
+    <mergeCell ref="H47:I47"/>
+    <mergeCell ref="K23:L23"/>
+    <mergeCell ref="K28:L28"/>
+    <mergeCell ref="K33:L33"/>
+    <mergeCell ref="K38:L38"/>
+    <mergeCell ref="B96:E96"/>
+    <mergeCell ref="R81:T81"/>
+    <mergeCell ref="R82:T82"/>
+    <mergeCell ref="N64:O64"/>
+    <mergeCell ref="Q63:R63"/>
+    <mergeCell ref="Q64:R64"/>
+    <mergeCell ref="T63:U63"/>
+    <mergeCell ref="T64:U64"/>
+    <mergeCell ref="N63:O63"/>
+    <mergeCell ref="Z28:AA28"/>
+    <mergeCell ref="Z33:AA33"/>
+    <mergeCell ref="Z38:AA38"/>
+    <mergeCell ref="Q23:R23"/>
+    <mergeCell ref="Q28:R28"/>
+    <mergeCell ref="Q33:R33"/>
+    <mergeCell ref="Q38:R38"/>
+    <mergeCell ref="Q45:R45"/>
     <mergeCell ref="W5:X5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="W6:AA6"/>
     <mergeCell ref="AF64:AG64"/>
     <mergeCell ref="K47:L47"/>
     <mergeCell ref="O73:Q73"/>
     <mergeCell ref="O72:Q72"/>
     <mergeCell ref="U72:W72"/>
     <mergeCell ref="T23:U23"/>
     <mergeCell ref="T28:U28"/>
     <mergeCell ref="T33:U33"/>
     <mergeCell ref="T38:U38"/>
     <mergeCell ref="W23:X23"/>
     <mergeCell ref="W28:X28"/>
     <mergeCell ref="W33:X33"/>
     <mergeCell ref="W38:X38"/>
     <mergeCell ref="T46:U46"/>
     <mergeCell ref="U73:W73"/>
     <mergeCell ref="AA72:AC72"/>
     <mergeCell ref="AA73:AC73"/>
     <mergeCell ref="Z63:AA63"/>
     <mergeCell ref="Z64:AA64"/>
     <mergeCell ref="AC63:AD63"/>
     <mergeCell ref="AC64:AD64"/>
-    <mergeCell ref="W64:X64"/>
-[...299 lines deleted...]
-    <mergeCell ref="AO10:AP10"/>
   </mergeCells>
   <phoneticPr fontId="16" type="noConversion"/>
   <conditionalFormatting sqref="B53 E53 H53 K53 N53 Q53 T53 W53 Z53 AC53 AF53 AI53 AL53 AO53 AR53 AU53">
     <cfRule type="expression" dxfId="11" priority="8">
       <formula>AND(B51&lt;$Z$5,AND(B53=""))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C53 F53 I53 L53 O53 R53 U53 X53 AA53 AD53 AG53 AJ53 AM53 AP53 AS53 AV53">
     <cfRule type="expression" dxfId="10" priority="7">
       <formula>AND(B51&lt;$Z$5,AND(C53=""))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H16 K16 N16 Q16 T16 W16 Z16 AC16 AF16 AI16 AL16 AO16 H21 K21 N21 Q21 T21 W21 Z21 AC21 AF21 AI21 AL21 AO21 H26 K26 N26 Q26 T26 W26 Z26 AC26 AF26 AI26 AL26 AO26 H31 K31 N31 Q31 T31 W31 Z31 AC31 AF31 AI31 AL31 AO31 H36 K36 N36 Q36 T36 W36 Z36 AC36 AF36 AI36 AL36 AO36 H41 K41 N41 Q41 T41 W41 Z41 AC41 AF41 AI41 AL41 AO41">
     <cfRule type="expression" dxfId="9" priority="195">
       <formula>AND(H14&lt;$Z$5,AND(H16=""))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I16 L16 O16 R16 U16 X16 AA16 AD16 AG16 AJ16 AM16 AP16 I21 L21 O21 R21 U21 X21 AA21 AD21 AG21 AJ21 AM21 AP21 I26 L26 O26 R26 U26 X26 AA26 AD26 AG26 AJ26 AM26 AP26 I31 L31 O31 R31 U31 X31 AA31 AD31 AG31 AJ31 AM31 AP31 I36 L36 O36 R36 U36 X36 AA36 AD36 AG36 AJ36 AM36 AP36 I41 L41 O41 R41 U41 X41 AA41 AD41 AG41 AJ41 AM41 AP41">
     <cfRule type="expression" dxfId="8" priority="9">
       <formula>AND(H14&lt;$Z$5,AND(I16=""))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K14">
     <cfRule type="expression" dxfId="7" priority="187">
       <formula>AND(K14=TODAY())</formula>